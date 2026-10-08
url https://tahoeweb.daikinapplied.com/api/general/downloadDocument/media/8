--- v0 (2025-10-08)
+++ v1 (2026-10-08)
@@ -1,7413 +1,6884 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11BBD15C" w14:textId="58050175" w:rsidR="005971A4" w:rsidRDefault="005971A4">
-      <w:r w:rsidRPr="00E3312D">
+    <w:p w14:paraId="040A666D" w14:textId="37A59F41" w:rsidR="0094194C" w:rsidRDefault="0094194C" w:rsidP="0094194C">
+      <w:pPr>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Daikin Assigned SCR ID Log #: __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AB141B" w14:textId="77777777" w:rsidR="0094194C" w:rsidRDefault="0094194C" w:rsidP="005B0DFD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6210ADC5" w14:textId="73B3E026" w:rsidR="005B0DFD" w:rsidRDefault="0094194C" w:rsidP="005B0DFD">
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Reminder:</w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>changes prior to implementation.</w:t>
+      <w:r w:rsidRPr="0094194C">
+        <w:t xml:space="preserve"> Per Daikin Applied’s Supplier Operating Manual, we require a minimum of 6 months’ notice of permanent changes prior to implementation. Please attach supporting documentation (i.e., pictures, drawings) and reference them in the appropriate section. Also, it is acceptable to use your own change notification document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6916D5E9" w14:textId="77777777" w:rsidR="005971A4" w:rsidRDefault="005971A4"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="4C4BBE39" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB"/>
+    <w:p w14:paraId="34E756FA" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11235" w:type="dxa"/>
         <w:tblInd w:w="-65" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="90"/>
-        <w:gridCol w:w="2520"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2030"/>
+        <w:gridCol w:w="3110"/>
+        <w:gridCol w:w="1930"/>
+        <w:gridCol w:w="500"/>
+        <w:gridCol w:w="1530"/>
         <w:gridCol w:w="250"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="860"/>
         <w:gridCol w:w="477"/>
         <w:gridCol w:w="13"/>
         <w:gridCol w:w="1402"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F11EBB" w:rsidRPr="00457F44" w14:paraId="1D8B4063" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="71D561EB" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11122" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="272DA7CE" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRPr="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="2A008AB1" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00F11EBB" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Section One: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change Notification Information (</w:t>
             </w:r>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">To be completed by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supplier)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009761E" w:rsidRPr="00457F44" w14:paraId="3F90DED4" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="53433B58" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0231D270" w14:textId="77777777" w:rsidR="0009761E" w:rsidRPr="00A368DD" w:rsidRDefault="0009761E" w:rsidP="00C14DBD">
+          <w:p w14:paraId="221A685D" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supplier Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C62B634" w14:textId="1E600B44" w:rsidR="0009761E" w:rsidRPr="00CD4439" w:rsidRDefault="0009761E" w:rsidP="00C14DBD">
+          <w:p w14:paraId="6A227227" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00CD4439" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="266F2225" w14:textId="4A89B72D" w:rsidR="0009761E" w:rsidRPr="000757E5" w:rsidRDefault="0009761E" w:rsidP="00C14DBD">
+          <w:p w14:paraId="46822F1D" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1910" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46A02E20" w14:textId="2F15EC88" w:rsidR="0009761E" w:rsidRPr="000757E5" w:rsidRDefault="002D59A5" w:rsidP="00C14DBD">
+          <w:p w14:paraId="0B56496D" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date Submitted:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1892" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107DA789" w14:textId="12980AEF" w:rsidR="0009761E" w:rsidRPr="00A368DD" w:rsidRDefault="0009761E" w:rsidP="00C14DBD">
+          <w:p w14:paraId="084B7E91" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D59A5" w:rsidRPr="00457F44" w14:paraId="1DDD8198" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="3BCDDEE2" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C13D5D" w14:textId="77777777" w:rsidR="002D59A5" w:rsidRPr="00A368DD" w:rsidRDefault="002D59A5" w:rsidP="00C14DBD">
+          <w:p w14:paraId="5548816C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supplier Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4550" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="175BE42A" w14:textId="659CEC05" w:rsidR="002D59A5" w:rsidRPr="002F65C9" w:rsidRDefault="002D59A5" w:rsidP="00C14DBD">
+          <w:p w14:paraId="5999FFFF" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="002F65C9" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4CEEC2" w14:textId="77777777" w:rsidR="002D59A5" w:rsidRPr="00A368DD" w:rsidRDefault="002D59A5" w:rsidP="00C14DBD">
+          <w:p w14:paraId="03FECBD5" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1910" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52A56309" w14:textId="7D0BAB1E" w:rsidR="002D59A5" w:rsidRPr="002D59A5" w:rsidRDefault="002D59A5" w:rsidP="00C14DBD">
+          <w:p w14:paraId="60DE56F6" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="002D59A5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D59A5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAA Sourcing </w:t>
-[...21 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>DAA Sourcing Mgr:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1892" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1170579B" w14:textId="0963BF0F" w:rsidR="002D59A5" w:rsidRPr="00A368DD" w:rsidRDefault="002D59A5" w:rsidP="00C14DBD">
+          <w:p w14:paraId="4CBAF821" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EBB" w:rsidRPr="00457F44" w14:paraId="6B6ADC0F" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="393FA15C" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55C1651B" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRPr="00A368DD" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="63EC5639" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supplier Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8602" w:type="dxa"/>
+            <w:tcW w:w="8012" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7750A22F" w14:textId="50175E1F" w:rsidR="00F11EBB" w:rsidRPr="00A368DD" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="7CB4A58A" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EBB" w:rsidRPr="00457F44" w14:paraId="2A4084FE" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="3A61D189" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D89165E" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRPr="00A368DD" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="591E1492" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supplier Phone Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8602" w:type="dxa"/>
+            <w:tcW w:w="8012" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2C1C26" w14:textId="2B82B117" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="7208102F" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C0623" w:rsidRPr="00457F44" w14:paraId="6774E9F6" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="294AD102" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="083ADE0B" w14:textId="77777777" w:rsidR="008C0623" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="55B0555A" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Daikin Part Number(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489BBA5E" w14:textId="77777777" w:rsidR="008C0623" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="68C73CB4" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Affected, with corresponding supplier PN(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5564F056" w14:textId="2254B0DB" w:rsidR="008C0623" w:rsidRPr="000757E5" w:rsidRDefault="001F6ABB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="3E70AB85" w14:textId="0103D0B5" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Insert</w:t>
-[...19 lines deleted...]
-              <w:t>attach excel file if you need more room.</w:t>
+              <w:t>Insert rows or attach excel file if you need more room.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10043198" w14:textId="0BCA862F" w:rsidR="008C0623" w:rsidRPr="000757E5" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="0370D6E6" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DAA PN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6212" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5582" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C64F0C1" w14:textId="2E92B0E9" w:rsidR="008C0623" w:rsidRPr="000757E5" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="1AF0F745" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supplier PN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C0623" w:rsidRPr="00457F44" w14:paraId="22A3F1B2" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="60DB39B5" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16E963B9" w14:textId="77777777" w:rsidR="008C0623" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="36410362" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72ABF713" w14:textId="77777777" w:rsidR="008C0623" w:rsidRPr="00B76F50" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="772B8F47" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B76F50" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6212" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5582" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12A36D47" w14:textId="21AC8661" w:rsidR="008C0623" w:rsidRPr="00B76F50" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="5D249E56" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B76F50" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C0623" w:rsidRPr="00457F44" w14:paraId="1A9FC8CE" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="15377748" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067BF649" w14:textId="77777777" w:rsidR="008C0623" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="5541C73E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="610F43E5" w14:textId="77777777" w:rsidR="008C0623" w:rsidRPr="00B76F50" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="57858457" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B76F50" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6212" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5582" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA3FFF9" w14:textId="4687C14B" w:rsidR="008C0623" w:rsidRPr="00B76F50" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="3832F03F" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B76F50" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C0623" w:rsidRPr="00457F44" w14:paraId="3370D1FF" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="3859A394" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE7360A" w14:textId="77777777" w:rsidR="008C0623" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="0BE7C932" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33CFD0BD" w14:textId="77777777" w:rsidR="008C0623" w:rsidRPr="00B76F50" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="561E33F1" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B76F50" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6212" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5582" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0711081C" w14:textId="5738A99D" w:rsidR="008C0623" w:rsidRPr="00B76F50" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="5FBB87E7" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B76F50" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C0623" w:rsidRPr="00457F44" w14:paraId="7F271B99" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="657498B3" w14:textId="77777777" w:rsidTr="005F39B9">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="3110" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A34E37B" w14:textId="77777777" w:rsidR="008C0623" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="61E52580" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2390" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AEED39B" w14:textId="77777777" w:rsidR="008C0623" w:rsidRPr="00B76F50" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="2EDC9D4E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B76F50" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6212" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="5582" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A078FDF" w14:textId="5DAB97E3" w:rsidR="008C0623" w:rsidRPr="00B76F50" w:rsidRDefault="008C0623" w:rsidP="00C14DBD">
+          <w:p w14:paraId="608B9233" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B76F50" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EBB" w:rsidRPr="00457F44" w14:paraId="540688EC" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="7873A1A3" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11122" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B407802" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="4512F3A1" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5612"/>
                 <w:tab w:val="left" w:pos="5789"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(double click boxes)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43489EF2" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRPr="00CF0D15" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="031930D9" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00CF0D15" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5612"/>
                 <w:tab w:val="left" w:pos="5789"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Business Units</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF0D15">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affected:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EBB" w:rsidRPr="00457F44" w14:paraId="18E1345D" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="56F4D365" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BFABDD" w14:textId="0B7AF5A1" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="002E4075">
+          <w:p w14:paraId="070CDBE3" w14:textId="18D14AAB" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="344"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005F39B9" w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   AAH – Faribault South, Minnesota</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6082" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="135C4CA3" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   AAH – Faribault South</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Minnesota</w:t>
+              <w:t xml:space="preserve">   MCP – Phoenix, Arizona</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00983742" w14:paraId="7595207E" w14:textId="77777777" w:rsidTr="00C80D98">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="90" w:type="dxa"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6082" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="693106DD" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="095E9CCA" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="344"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   MCP – Phoenix, Arizona</w:t>
+              <w:t xml:space="preserve">   AAH – Faribault North, Minnesota</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...7 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6082" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12A292BA" w14:textId="039221F1" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="002E4075">
+          <w:p w14:paraId="0DB1B5B9" w14:textId="6EAF5C94" w:rsidR="005B0DFD" w:rsidRPr="009D6806" w:rsidRDefault="005F1911" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="344"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidRPr="009D6806">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...6 lines deleted...]
-            <w:r w:rsidR="00531635">
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...34 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="009D6806">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Chillers – San Luis Potosi, Mexico</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EBB" w:rsidRPr="00457F44" w14:paraId="3442D704" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="44937426" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45DB26EF" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRPr="00A368DD" w:rsidRDefault="00F11EBB" w:rsidP="002E4075">
+          <w:p w14:paraId="750C7B01" w14:textId="00D17974" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="344"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   AAH – </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">   AAH – Owatonna, Min</w:t>
+            </w:r>
+            <w:r w:rsidR="0056746B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Owattonna</w:t>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>esota</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6082" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03717FDC" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="7AD7D1AB" w14:textId="226CF049" w:rsidR="005B0DFD" w:rsidRDefault="005F1911" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...26 lines deleted...]
-              <w:ind w:left="344"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Chillers – Staunton, Virginia</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">   Alliance Air Products (AAP)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EBB" w:rsidRPr="00457F44" w14:paraId="19D03E47" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="6CFDFBFB" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
-          <w:trHeight w:val="406"/>
+          <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35EAB069" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRPr="00175E65" w:rsidRDefault="00F11EBB" w:rsidP="002E4075">
+          <w:p w14:paraId="67DBA65A" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="344"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   ATS – San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">   Chillers – Staunton, Virginia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6082" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7089AEA6" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00983742" w14:paraId="7CA19E1E" w14:textId="77777777" w:rsidTr="00C80D98">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="90" w:type="dxa"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="077E780D" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="66B8B8C1" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="009D6806" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:left="344"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="009D6806">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009D6806">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   ATS – San Luis Potosi, Mexico</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6082" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5794A598" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="009D6806" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00127A60" w:rsidRPr="00A368DD" w14:paraId="5992C89B" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w14:paraId="2CCE723F" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11122" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0AC14E" w14:textId="2A9559D2" w:rsidR="00127A60" w:rsidRDefault="00127A60" w:rsidP="00F04E36">
+          <w:p w14:paraId="5F3BE64C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permanent </w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">?                           </w:t>
+              <w:t xml:space="preserve">Permanent Change or Temporary Deviation?                           </w:t>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">                               </w:t>
+              <w:t xml:space="preserve">   Permanent                               </w:t>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Temporary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42884775" w14:textId="77777777" w:rsidR="00127A60" w:rsidRDefault="00127A60" w:rsidP="00F04E36">
-[...6 lines deleted...]
-          <w:p w14:paraId="2E750021" w14:textId="3A9E43C9" w:rsidR="00127A60" w:rsidRPr="002E4075" w:rsidRDefault="00127A60" w:rsidP="00F04E36">
+          <w:p w14:paraId="17FEE620" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28CF1E69" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="002E4075" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If </w:t>
-[...17 lines deleted...]
-              <w:t>, how long?</w:t>
+              <w:t>If temporary deviation, how long?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EBB" w:rsidRPr="00A368DD" w14:paraId="6D6F5D39" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w14:paraId="7DBC59A2" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="90" w:type="dxa"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11122" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F1DC11" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRPr="002E4075" w:rsidRDefault="00F11EBB" w:rsidP="00F04E36">
+          <w:p w14:paraId="07019509" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="002E4075" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4075">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change Type:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D9473CF" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="62BF2BF2" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="332B9ACD" w14:textId="293391DD" w:rsidR="00F11EBB" w:rsidRPr="00DA167C" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="5B05CD29" w14:textId="6953EB98" w:rsidR="005B0DFD" w:rsidRPr="00DA167C" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Part Number </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">              </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00B307F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...5 lines deleted...]
-              <w:tab/>
+              <w:t xml:space="preserve">                            </w:t>
+            </w:r>
+            <w:r w:rsidR="00B307F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B307F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="2ADE72B5" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+              <w:t>Design (Form, Fit, Function, Material, Reliability)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089C8D77" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32E34121" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="78EBD376" w14:textId="65D680DC" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Tooling and/or Equipment</w:t>
             </w:r>
+            <w:r w:rsidR="00B307F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00B307F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Supplier Name/Company Ownership Chg.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53464B61" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="0A1C4FC7" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AC6B183" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="7B2D4D25" w14:textId="405382B8" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Manufacturing Process                </w:t>
+            </w:r>
+            <w:r w:rsidR="00B307F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   End of Life</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4394D04C" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+            <w:r w:rsidR="004E2C72">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF31C0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00E238BF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00313025">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omplete the EOL Detail Template on the </w:t>
+            </w:r>
+            <w:r w:rsidR="004E2C72">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00313025">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>upplier</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77351">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quality</w:t>
+            </w:r>
+            <w:r w:rsidR="00313025">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F58C11" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F07C80E" w14:textId="7D85FA9F" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="4E0B12F6" w14:textId="3A36D4AE" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Manufacturing Facility</w:t>
-[...5 lines deleted...]
-              <w:t>/</w:t>
+              <w:t xml:space="preserve">   Manufacturing Facility/Site/Location</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Site</w:t>
-[...5 lines deleted...]
-              <w:t>/</w:t>
+              <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Location</w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00B307F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Calibration/Preventive Maintenance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28928FC3" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="19E33658" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19A1FB0B" w14:textId="7767A687" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="3CA892AE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   Supply Base/Sub-Tier Supplier</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">                </w:t>
+              <w:t xml:space="preserve">   Supply Base/Sub-Tier Supplier                </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Packaging/Storage/Labeling</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7628883E" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="2A0FE658" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BFFBC05" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00C14DBD">
+          <w:p w14:paraId="3F047C3C" w14:textId="412A983E" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A854B5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   Other </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:ind w:left="335"/>
+            <w:r w:rsidR="009E1DAD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                        </w:t>
+            </w:r>
+            <w:r w:rsidR="009E1DAD" w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009E1DAD" w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="009E1DAD" w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="009E1DAD" w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="009E1DAD" w:rsidRPr="00A854B5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="009E1DAD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Software / Firmware Change or Update</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1EE177" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="004E2C72" w:rsidRDefault="005B0DFD" w:rsidP="004E2C72">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EBB" w14:paraId="6979F69E" w14:textId="77777777" w:rsidTr="00127A60">
-[...91 lines deleted...]
-      <w:tr w:rsidR="00D16C6F" w:rsidRPr="00D72163" w14:paraId="48A5B1B8" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00D72163" w14:paraId="1820EEB0" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1B7" w14:textId="39C91356" w:rsidR="00D16C6F" w:rsidRPr="00E532D8" w:rsidRDefault="00D16C6F">
+          <w:p w14:paraId="7354D29E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00E532D8" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E532D8">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Section </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> Continued</w:t>
+              <w:t>Section One: Continued</w:t>
             </w:r>
             <w:r w:rsidRPr="00E532D8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00E532D8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00E532D8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E5EC3" w:rsidRPr="00457F44" w14:paraId="48A5B1BA" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="19AE6DCD" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1B9" w14:textId="425E2271" w:rsidR="00175E65" w:rsidRPr="00175E65" w:rsidRDefault="00175E65" w:rsidP="004000FB">
+          <w:p w14:paraId="42719002" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00175E65" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk27382459"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk27382459"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Change Description</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Change Description:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004000FB" w:rsidRPr="00457F44" w14:paraId="48A5B1BD" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="5C081129" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1788"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB6075D" w14:textId="7B3129F6" w:rsidR="004000FB" w:rsidRDefault="004000FB" w:rsidP="00175E65">
+          <w:p w14:paraId="53B7197A" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="29"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Reason for Change</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="6B453F44" w14:textId="77777777" w:rsidR="004000FB" w:rsidRDefault="004000FB" w:rsidP="00A368DD">
+              <w:t xml:space="preserve">Reason for Change(s): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32594C84" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A9914A7" w14:textId="77777777" w:rsidR="004000FB" w:rsidRDefault="004000FB" w:rsidP="00A368DD">
+          <w:p w14:paraId="26D92CB6" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DBA3BBC" w14:textId="77777777" w:rsidR="004000FB" w:rsidRDefault="004000FB" w:rsidP="00A368DD">
+          <w:p w14:paraId="749503E7" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C9278CF" w14:textId="77777777" w:rsidR="004000FB" w:rsidRDefault="004000FB" w:rsidP="00A368DD">
+          <w:p w14:paraId="13C3A131" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24E4A100" w14:textId="77777777" w:rsidR="004000FB" w:rsidRDefault="004000FB" w:rsidP="00A368DD">
+          <w:p w14:paraId="530B9A69" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48A5B1BC" w14:textId="60259AF1" w:rsidR="004000FB" w:rsidRPr="0063133F" w:rsidRDefault="004000FB" w:rsidP="0063133F">
+          <w:p w14:paraId="7F2F7E2A" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="0063133F" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B33744" w:rsidRPr="00457F44" w14:paraId="48A5B1C3" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="003182EF" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B01A43" w14:textId="774B00AC" w:rsidR="00B33744" w:rsidRPr="0063133F" w:rsidRDefault="00B33744" w:rsidP="00480242">
+          <w:p w14:paraId="3C872E22" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="0063133F" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="29"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0063133F">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Before and After Description:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FEC67DC" w14:textId="77777777" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="290198D5" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B5955F0" w14:textId="77777777" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="3D50EBFC" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D42AB23" w14:textId="77777777" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="6479FCC2" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21AC141D" w14:textId="77777777" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="36E292FE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62CA4484" w14:textId="04B37138" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="2D2DDF0F" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="730B2F15" w14:textId="77777777" w:rsidR="00B33744" w:rsidRPr="00175E65" w:rsidRDefault="00B33744" w:rsidP="00B33744">
+          <w:p w14:paraId="53D3128C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00175E65" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63FB1177" w14:textId="032C0285" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="001835D7">
+          <w:p w14:paraId="637B655D" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="29"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C5807">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Detailed actions and validation plans, including timeline and owners:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A6967EE" w14:textId="77777777" w:rsidR="00604714" w:rsidRPr="00604714" w:rsidRDefault="00604714" w:rsidP="00604714">
+          <w:p w14:paraId="0FEC9F31" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00604714" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8088"/>
               <w:gridCol w:w="1800"/>
               <w:gridCol w:w="1102"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00604714" w14:paraId="226F3820" w14:textId="77777777" w:rsidTr="00604714">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="0C555765" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8088" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7E05938D" w14:textId="2673814E" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="03A3DEB1" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Action</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1800" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="36FA8EA5" w14:textId="3E42A80C" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="40A2CF25" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Owner Name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1102" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="453F24AF" w14:textId="11F26CF3" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="40F183AD" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Due Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00604714" w14:paraId="4E4ABD99" w14:textId="77777777" w:rsidTr="00604714">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="6BF0F063" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8088" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1FC8E258" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="41068579" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1800" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="789FFEB7" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="323B4D3F" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1102" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2CFBADE4" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="280F3F02" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00604714" w14:paraId="289B0260" w14:textId="77777777" w:rsidTr="00604714">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="77089CDF" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8088" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="24587225" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="1542FCCE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1800" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="701FCDEE" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="45E9219C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1102" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0F2C1129" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="1BBB2F0C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00604714" w14:paraId="604B437F" w14:textId="77777777" w:rsidTr="00604714">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="0F5904DC" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8088" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5DB6E45B" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="20771C16" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1800" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C635BD6" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="147D4240" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1102" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1AC70659" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="246344F4" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00604714" w14:paraId="54946542" w14:textId="77777777" w:rsidTr="00604714">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="3D59F5EC" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8088" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="42693DB2" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="651C1295" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1800" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5A70B858" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="0101D3D8" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1102" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="315CEA47" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="3E28C6A8" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00604714" w14:paraId="45028E12" w14:textId="77777777" w:rsidTr="00604714">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="3112A7F3" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8088" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BFD690B" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="3F3C2A56" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1800" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="23B3C38F" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="023109A6" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1102" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="42620264" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="2E4BE811" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00604714" w14:paraId="68B5C078" w14:textId="77777777" w:rsidTr="00604714">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="32B80553" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8088" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E1116EB" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="33C1E29B" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1800" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="40A8E8B2" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="301F192B" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1102" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2AF3DEC4" w14:textId="77777777" w:rsidR="00604714" w:rsidRDefault="00604714" w:rsidP="00175E65">
+                <w:p w14:paraId="34155DB0" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7E36CC0D" w14:textId="77777777" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="58B11991" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="173F0D6E" w14:textId="77777777" w:rsidR="00B33744" w:rsidRPr="00175E65" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="1D2EB668" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00175E65" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="68F2EE6E" w14:textId="77777777" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="24186862" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AB1D803" w14:textId="77777777" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00175E65">
+          <w:p w14:paraId="57693EB5" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48A5B1C2" w14:textId="4CEF9CF4" w:rsidR="00B33744" w:rsidRDefault="00B33744" w:rsidP="00A368DD">
+          <w:p w14:paraId="7B978E0D" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00593AD9" w:rsidRPr="00457F44" w14:paraId="4AE57019" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="4A3EEAA5" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="131B001D" w14:textId="2C3A18C9" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00480242">
+          <w:p w14:paraId="0678C832" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="29"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Part-by-Part Cutover plan: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F6ABB" w:rsidRPr="000757E5">
+              <w:t>Part-by-Part Cutover plan:  R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000757E5">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>equired to ensure continuity of supply from before to after implementation.  Work with DAA Sourcing Manager if there are any questions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A4D093" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> R</w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="636D2B06" w14:textId="77777777" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00593AD9">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67E27845" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B5D8DD2" w14:textId="77777777" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00593AD9">
+          <w:p w14:paraId="762CD318" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E268B31" w14:textId="77777777" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00593AD9">
+          <w:p w14:paraId="30AB2C5E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CD60DF1" w14:textId="77777777" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00593AD9">
+          <w:p w14:paraId="31D1D450" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18BE28A0" w14:textId="77777777" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00593AD9">
+          <w:p w14:paraId="59CAC373" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11CF088F" w14:textId="77777777" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00593AD9">
+          <w:p w14:paraId="52B8EA11" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5750E491" w14:textId="77777777" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00593AD9">
-[...9 lines deleted...]
-          <w:p w14:paraId="31815D4F" w14:textId="4E88206D" w:rsidR="00593AD9" w:rsidRPr="000757E5" w:rsidRDefault="00593AD9" w:rsidP="00593AD9">
+          <w:p w14:paraId="1AF87F78" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00495FCA" w:rsidRPr="00457F44" w14:paraId="48A5B1CE" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="61E47324" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1CD" w14:textId="1291A70C" w:rsidR="00F14928" w:rsidRPr="00E532D8" w:rsidRDefault="00175E65" w:rsidP="00CF0D15">
+          <w:p w14:paraId="6ABCA3CA" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00E532D8" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="335"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E532D8">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="24"/>
-[...29 lines deleted...]
-              <w:t>DAA (see process instructions below)</w:t>
+              </w:rPr>
+              <w:t>Section Two: To be completed by DAA (see process instructions below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47CFF" w:rsidRPr="00457F44" w14:paraId="6261BFC4" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="0B1CFF0A" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE0A232" w14:textId="77777777" w:rsidR="00E47CFF" w:rsidRDefault="00C34FD8" w:rsidP="00EB6FBC">
+          <w:p w14:paraId="14222876" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DAA Meeting Attendees:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2995"/>
               <w:gridCol w:w="8000"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00280A69" w14:paraId="0CB3DCB7" w14:textId="77777777" w:rsidTr="00280A69">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="24945ED1" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2995" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0354C4A9" w14:textId="24B1EC3E" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="7D76FE6C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>NAME</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8000" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66094549" w14:textId="7E1DF5DA" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="590B60FB" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>TITLE</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00280A69" w14:paraId="2FB304A2" w14:textId="77777777" w:rsidTr="00280A69">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="4A0233E1" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2995" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B26FEC4" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="6B064566" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8000" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="52089E70" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="6AA15336" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00280A69" w14:paraId="531A93B2" w14:textId="77777777" w:rsidTr="00280A69">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="46DCC819" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2995" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="01C57B72" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="518D22D7" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8000" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="101D678F" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="2E7E85B9" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00280A69" w14:paraId="0B9981D6" w14:textId="77777777" w:rsidTr="00280A69">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="025A3435" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2995" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DA0EDBA" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="1EF54246" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8000" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="61CCDF25" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="41FC2D14" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00280A69" w14:paraId="21A35A27" w14:textId="77777777" w:rsidTr="00280A69">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="45AF2ACF" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2995" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1B1697BB" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="599183DC" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8000" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CC7A21F" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="3E7C6804" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00280A69" w14:paraId="7294ABF2" w14:textId="77777777" w:rsidTr="00280A69">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="26280F88" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2995" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="12C64A4F" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="6C0A1A5E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8000" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C1D7EC1" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="5AA279D0" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00280A69" w14:paraId="6AD33DD1" w14:textId="77777777" w:rsidTr="00280A69">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="298AF0CB" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2995" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C954A17" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="69E8AE9E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8000" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="164832D8" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="1E7FD7EA" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00280A69" w14:paraId="060F2C45" w14:textId="77777777" w:rsidTr="00280A69">
+            <w:tr w:rsidR="005B0DFD" w14:paraId="218CD7DD" w14:textId="77777777" w:rsidTr="00C80D98">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2995" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44F7615A" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="52446BD8" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8000" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="615E9F39" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+                <w:p w14:paraId="25EA1DFA" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:noProof/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4F1FA760" w14:textId="77777777" w:rsidR="00280A69" w:rsidRDefault="00280A69" w:rsidP="00C34FD8">
+          <w:p w14:paraId="3341FD2C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="304857EC" w14:textId="463230C3" w:rsidR="0009761E" w:rsidRPr="00C34FD8" w:rsidRDefault="0009761E" w:rsidP="00280A69">
+          <w:p w14:paraId="1268C0CB" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="059A4A31" w14:textId="1955FA1C" w:rsidR="00941F72" w:rsidRPr="00C34FD8" w:rsidRDefault="00941F72" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D16C6F" w:rsidRPr="00457F44" w14:paraId="48A5B1D0" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="6CE14CB4" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1CF" w14:textId="4E2AA8A6" w:rsidR="00D16C6F" w:rsidRPr="00CC4304" w:rsidRDefault="00D16C6F" w:rsidP="00EB6FBC">
+          <w:p w14:paraId="7270CFD0" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00CC4304" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="335" w:hanging="335"/>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Change Notification Assessment:</w:t>
             </w:r>
-            <w:r w:rsidR="00CD4439" w:rsidRPr="00D72163">
+            <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F34E7">
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007D1A00" w:rsidRPr="006D321E">
+            <w:r w:rsidRPr="006D321E">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                 </w:t>
             </w:r>
-            <w:r w:rsidR="002E4075">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
-            <w:r w:rsidR="007D1A00" w:rsidRPr="006D321E">
+            <w:r w:rsidRPr="006D321E">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                              (double click boxes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56910" w:rsidRPr="00457F44" w14:paraId="48A5B1DB" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="0367D33C" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1D8" w14:textId="0994274C" w:rsidR="00B56910" w:rsidRDefault="00B56910" w:rsidP="00B56910">
+          <w:p w14:paraId="1A489632" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> required?</w:t>
+              <w:t xml:space="preserve">    Is a Supplier Self-Assessment (SSA) required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1D9" w14:textId="74495E0A" w:rsidR="00B56910" w:rsidRDefault="007D1A00">
+          <w:p w14:paraId="6DB6B8EE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00B56910" w:rsidRPr="006D512E">
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B56910">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B56910" w:rsidRPr="006D512E">
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1DA" w14:textId="373E7A12" w:rsidR="00B56910" w:rsidRDefault="00A03D4E" w:rsidP="00A368DD">
+          <w:p w14:paraId="15E16837" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Check7"/>
+            <w:bookmarkStart w:id="1" w:name="Check7"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidR="00B56910" w:rsidRPr="008E5384">
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3C96" w:rsidRPr="00457F44" w14:paraId="48A5B1DD" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="6C19D51F" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1DC" w14:textId="7F1FB8DD" w:rsidR="008B3C96" w:rsidRPr="008E5384" w:rsidRDefault="00C33EB6" w:rsidP="00A368DD">
+          <w:p w14:paraId="411F62B0" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="008E5384" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00B72E51">
+              <w:t xml:space="preserve">    Rationale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00B56910">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52C4A" w:rsidRPr="00457F44" w14:paraId="48A5B1E1" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="414E69F4" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1DE" w14:textId="0051D542" w:rsidR="00F52C4A" w:rsidRPr="00B56910" w:rsidRDefault="00B56910" w:rsidP="00B56910">
+          <w:p w14:paraId="361208A3" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B56910" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...7 lines deleted...]
-              <w:t>Is an on-site audit required?</w:t>
+              <w:t xml:space="preserve">   Is an on-site audit required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1DF" w14:textId="77777777" w:rsidR="00F52C4A" w:rsidRDefault="00F52C4A" w:rsidP="00A368DD">
+          <w:p w14:paraId="6CE23126" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1E0" w14:textId="77777777" w:rsidR="00F52C4A" w:rsidRDefault="00F52C4A" w:rsidP="00A368DD">
+          <w:p w14:paraId="3C847A23" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="008E5384">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52C4A" w:rsidRPr="00457F44" w14:paraId="48A5B1E3" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="54CFBD3D" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1E2" w14:textId="2DF44D6C" w:rsidR="00F52C4A" w:rsidRPr="00A368DD" w:rsidRDefault="00C33EB6" w:rsidP="00A368DD">
+          <w:p w14:paraId="78439C4A" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B72E51">
+              <w:t xml:space="preserve">   Rationale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00F52C4A">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52C4A" w:rsidRPr="00457F44" w14:paraId="48A5B1E7" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="717B1F14" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1E4" w14:textId="63B2AE96" w:rsidR="00F52C4A" w:rsidRPr="00B56910" w:rsidRDefault="00B56910" w:rsidP="00B56910">
+          <w:p w14:paraId="409BBED4" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00B56910" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...7 lines deleted...]
-              <w:t>Is a PPAP required?</w:t>
+              <w:t xml:space="preserve">   Is a PPAP required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1E5" w14:textId="77777777" w:rsidR="00F52C4A" w:rsidRDefault="00F52C4A" w:rsidP="00A368DD">
+          <w:p w14:paraId="31F4938C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1E6" w14:textId="77777777" w:rsidR="00F52C4A" w:rsidRDefault="00F52C4A" w:rsidP="00A368DD">
+          <w:p w14:paraId="0ECD351C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="008E5384">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52C4A" w:rsidRPr="00457F44" w14:paraId="48A5B1E9" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="6D20AC53" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1E8" w14:textId="4E4DD859" w:rsidR="00F52C4A" w:rsidRPr="00957203" w:rsidRDefault="00C33EB6" w:rsidP="00A368DD">
+          <w:p w14:paraId="1B642D0A" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00957203" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B72E51">
+              <w:t xml:space="preserve">   Rationale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00B56910">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52C4A" w:rsidRPr="00457F44" w14:paraId="48A5B1FB" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="23EFB63A" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1F8" w14:textId="6200FE4F" w:rsidR="00F52C4A" w:rsidRPr="003F34E7" w:rsidRDefault="00C33EB6" w:rsidP="00B56910">
+          <w:p w14:paraId="197FE83C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="003F34E7" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:ind w:left="695"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:bookmarkStart w:id="3" w:name="_Hlk31360831"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk31360831"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...11 lines deleted...]
-              <w:t>?</w:t>
+              <w:t xml:space="preserve">   Is engineering testing needed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1F9" w14:textId="77777777" w:rsidR="00F52C4A" w:rsidRPr="00A368DD" w:rsidRDefault="00F52C4A" w:rsidP="00A368DD">
+          <w:p w14:paraId="5AFD17D8" w14:textId="798D9007" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="00983742" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D512E">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="005B0DFD" w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005B0DFD">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B0DFD" w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1438" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A888F56" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
+            <w:pPr>
+              <w:ind w:left="155"/>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006D512E">
+            <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...54 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-              </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008E5384">
-              <w:rPr>
-[...9 lines deleted...]
-            <w:r w:rsidR="00531635">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008E5384">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F52C4A" w:rsidRPr="00457F44" w14:paraId="48A5B1FD" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="1D3E3966" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B1FC" w14:textId="5BC5B18E" w:rsidR="00F52C4A" w:rsidRPr="003F34E7" w:rsidRDefault="00C33EB6" w:rsidP="00A368DD">
+          <w:p w14:paraId="3E2E9CB2" w14:textId="7D057E49" w:rsidR="005B0DFD" w:rsidRPr="003F34E7" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B72E51">
+              <w:t xml:space="preserve">   R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>R</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>ationale:</w:t>
             </w:r>
-            <w:r w:rsidR="00F52C4A">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
-      <w:tr w:rsidR="000F4183" w:rsidRPr="00A368DD" w14:paraId="47551452" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w14:paraId="5B631D48" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00791543" w14:textId="005B0B4E" w:rsidR="000F4183" w:rsidRPr="00672FA4" w:rsidRDefault="000F4183" w:rsidP="00672FA4">
+          <w:p w14:paraId="772CC4A2" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00672FA4" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disposition of existing inventory at Daikin </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="6DAE750B" w14:textId="156B990D" w:rsidR="000F4183" w:rsidRPr="00F46A62" w:rsidRDefault="000F4183" w:rsidP="00F46A62">
+              <w:t>Disposition of existing inventory at Daikin and the Supplier.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B807F1B" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00F46A62" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B165210" w14:textId="6D17E758" w:rsidR="000F4183" w:rsidRDefault="000F4183" w:rsidP="002E4075">
+          <w:p w14:paraId="5B98D2D9" w14:textId="69B513AA" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Use as is</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="533646CD" w14:textId="06C2753A" w:rsidR="002530D2" w:rsidRPr="00A368DD" w:rsidRDefault="00E53C86" w:rsidP="002E4075">
+              <w:t xml:space="preserve">  Use as </w:t>
+            </w:r>
+            <w:r w:rsidR="002F31AB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DDB6D6" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="70291FDF" w14:textId="77777777" w:rsidR="000F4183" w:rsidRDefault="000F4183" w:rsidP="002E4075">
+              <w:t xml:space="preserve">  Scrap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24BBE7B7" w14:textId="62C03DF8" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4E8E6211" w14:textId="418CFBAB" w:rsidR="002530D2" w:rsidRPr="00A368DD" w:rsidRDefault="00E53C86" w:rsidP="002E4075">
+              <w:t xml:space="preserve">  Return to </w:t>
+            </w:r>
+            <w:r w:rsidR="002F31AB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>supplier</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B52541" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C47F2C">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Rework</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F46A62" w:rsidRPr="003F34E7" w14:paraId="6C1A9C62" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="003F34E7" w14:paraId="06D6D18F" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F96814" w14:textId="0A2A326E" w:rsidR="00F46A62" w:rsidRPr="0037068D" w:rsidRDefault="00F46A62" w:rsidP="006235F2">
+          <w:p w14:paraId="046737DD" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="0037068D" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  Rationale: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E4075" w:rsidRPr="003F34E7" w14:paraId="2F3D95EC" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="003F34E7" w14:paraId="1ADD0D4A" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7A1A2E" w14:textId="4E7EA8A6" w:rsidR="002E4075" w:rsidRPr="00672FA4" w:rsidRDefault="002E4075" w:rsidP="002E4075">
+          <w:p w14:paraId="7A321E3B" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00672FA4" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What other groups in DAA need to be made aware? (such as Parts in an end of life situation)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7618790D" w14:textId="77777777" w:rsidR="002E4075" w:rsidRDefault="002E4075" w:rsidP="002E4075">
+          <w:p w14:paraId="6FBEC1FB" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="695" w:hanging="358"/>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11FB96C5" w14:textId="2B5EEE34" w:rsidR="002E4075" w:rsidRDefault="00282F62" w:rsidP="002E4075">
+          <w:p w14:paraId="0424A077" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mark any that apply</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="3907DDC2" w14:textId="31B52807" w:rsidR="002E4075" w:rsidRDefault="002E4075" w:rsidP="00D3074F">
+              <w:t>Mark any that apply:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2CA676" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marketing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD33DC7" w14:textId="77777777" w:rsidR="002E4075" w:rsidRDefault="002E4075" w:rsidP="002E4075">
+          <w:p w14:paraId="27FABD4F" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Operations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF6077C" w14:textId="77777777" w:rsidR="002E4075" w:rsidRDefault="002E4075" w:rsidP="002E4075">
+          <w:p w14:paraId="593D3B44" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Warranty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1889F432" w14:textId="77777777" w:rsidR="002E4075" w:rsidRDefault="002E4075" w:rsidP="002E4075">
+          <w:p w14:paraId="1D17890E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F69D4F6" w14:textId="77777777" w:rsidR="002E4075" w:rsidRPr="002E4075" w:rsidRDefault="002E4075" w:rsidP="002E4075">
+          <w:p w14:paraId="2AF1A066" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="002E4075" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Part/Aftermarket</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4473F2FC" w14:textId="6DBC9120" w:rsidR="002E4075" w:rsidRDefault="002E4075" w:rsidP="002E4075">
+          <w:p w14:paraId="12A33962" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="162"/>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E4075" w:rsidRPr="003F34E7" w14:paraId="0E93FFE0" w14:textId="77777777" w:rsidTr="00127A60">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="003F34E7" w14:paraId="7B83A851" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11235" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D512F64" w14:textId="58843527" w:rsidR="002E4075" w:rsidRPr="00D3074F" w:rsidRDefault="002E4075" w:rsidP="006235F2">
+          <w:p w14:paraId="2D539B90" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00D3074F" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:ind w:left="695"/>
               <w:rPr>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rationale:</w:t>
             </w:r>
-            <w:r w:rsidR="00D3074F">
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48A5B1FE" w14:textId="665BBC5A" w:rsidR="00816A0A" w:rsidRDefault="00816A0A"/>
-    <w:p w14:paraId="6855AA40" w14:textId="7E7CDC51" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D">
+    <w:p w14:paraId="04DD36CC" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD"/>
+    <w:p w14:paraId="358BDDE4" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000757E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DAA Actions:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="654CAE41" w14:textId="77777777" w:rsidR="002F31AB" w:rsidRPr="000757E5" w:rsidRDefault="002F31AB" w:rsidP="005B0DFD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7375"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1615"/>
+        <w:gridCol w:w="7302"/>
+        <w:gridCol w:w="1884"/>
+        <w:gridCol w:w="1604"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000757E5" w:rsidRPr="000757E5" w14:paraId="03963CC5" w14:textId="77777777" w:rsidTr="0037068D">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="000757E5" w14:paraId="761A861D" w14:textId="77777777" w:rsidTr="002F31AB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7375" w:type="dxa"/>
+            <w:tcW w:w="7302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E485931" w14:textId="01134CDC" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D">
+          <w:p w14:paraId="51CC4CFE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1892A823" w14:textId="7350E007" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D">
+          <w:p w14:paraId="25B28BF5" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Owner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D48F971" w14:textId="30639910" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D">
+          <w:p w14:paraId="4DB00E1E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000757E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Due Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000757E5" w:rsidRPr="000757E5" w14:paraId="2BF6F34E" w14:textId="77777777" w:rsidTr="0037068D">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="000757E5" w14:paraId="0D2CF0C8" w14:textId="77777777" w:rsidTr="002F31AB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7375" w:type="dxa"/>
+            <w:tcW w:w="7302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A60771" w14:textId="599A28EB" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="005B61B4">
-[...10 lines deleted...]
-              <w:t>*</w:t>
+          <w:p w14:paraId="0F336D79" w14:textId="77777777" w:rsidR="00520080" w:rsidRPr="00520080" w:rsidRDefault="00520080" w:rsidP="00520080">
+            <w:r w:rsidRPr="00BB7543">
+              <w:t>Engineering Testing / Acceptance:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520080">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7297F1FB" w14:textId="13B4C322" w:rsidR="005B0DFD" w:rsidRPr="002F31AB" w:rsidRDefault="00520080" w:rsidP="00520080">
+            <w:r w:rsidRPr="00520080">
+              <w:t>Application, Functionality, Performance, Hardware, Modems, Software, Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520080">
+              <w:t>Software functionality and revision control.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D784488" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="4A2B164E" w14:textId="14338B1C" w:rsidR="005B0DFD" w:rsidRPr="002F31AB" w:rsidRDefault="00983742" w:rsidP="00C80D98">
+            <w:r>
+              <w:t>Engineering</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49E9DE03" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="72038C5E" w14:textId="152907C1" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000757E5" w:rsidRPr="000757E5" w14:paraId="269299D9" w14:textId="77777777" w:rsidTr="0037068D">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="000757E5" w14:paraId="5B2F55D4" w14:textId="77777777" w:rsidTr="002F31AB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7375" w:type="dxa"/>
+            <w:tcW w:w="7302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE0C57D" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="101DDB3C" w14:textId="06128834" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39051132" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="64705793" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12717B44" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="44DC86E2" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000757E5" w:rsidRPr="000757E5" w14:paraId="31E0D918" w14:textId="77777777" w:rsidTr="0037068D">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="000757E5" w14:paraId="61959F1E" w14:textId="77777777" w:rsidTr="002F31AB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7375" w:type="dxa"/>
+            <w:tcW w:w="7302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6124F1DF" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="41FC9C07" w14:textId="0FFFD92F" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="615FE242" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="12FA959B" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3677ED8C" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="324A25B7" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000757E5" w:rsidRPr="000757E5" w14:paraId="11B20870" w14:textId="77777777" w:rsidTr="0037068D">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="000757E5" w14:paraId="6EA13A74" w14:textId="77777777" w:rsidTr="002F31AB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7375" w:type="dxa"/>
+            <w:tcW w:w="7302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19F54144" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="4406203C" w14:textId="653B8C94" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70D5957B" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="3A0F6B93" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD49056" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="7C9EAEB4" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000757E5" w:rsidRPr="000757E5" w14:paraId="70B4FB7B" w14:textId="77777777" w:rsidTr="0037068D">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="000757E5" w14:paraId="25AC5988" w14:textId="77777777" w:rsidTr="002F31AB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7375" w:type="dxa"/>
+            <w:tcW w:w="7302" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54F7D354" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="172B4FC1" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1884" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42731AE1" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
+          <w:p w14:paraId="739F67DE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1615" w:type="dxa"/>
+            <w:tcW w:w="1604" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54DB00A7" w14:textId="77777777" w:rsidR="0037068D" w:rsidRPr="000757E5" w:rsidRDefault="0037068D"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="01FB3311" w14:textId="77777777" w:rsidR="00836A62" w:rsidRPr="000757E5" w:rsidRDefault="00836A62"/>
+          <w:p w14:paraId="456097CC" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="000757E5" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="410A8B08" w14:textId="02D8A359" w:rsidR="00816A0A" w:rsidRDefault="00B72E51">
-[...1 lines deleted...]
-        <w:t>*</w:t>
+    <w:p w14:paraId="33AF5D8C" w14:textId="77777777" w:rsidR="0094194C" w:rsidRDefault="0094194C" w:rsidP="005B0DFD"/>
+    <w:p w14:paraId="0574E6AD" w14:textId="77777777" w:rsidR="002F31AB" w:rsidRDefault="0094194C" w:rsidP="005B0DFD">
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DAA Engineering:</w:t>
       </w:r>
-      <w:r w:rsidR="00F74D04" w:rsidRPr="000757E5">
-        <w:t>An ECR must be routed in Agile for permanent changes, and a Deviation must be routed for temporary changes.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00816A0A">
+    </w:p>
+    <w:p w14:paraId="5FF389E0" w14:textId="21D863AF" w:rsidR="005B0DFD" w:rsidRDefault="0094194C" w:rsidP="005B0DFD">
+      <w:r>
+        <w:t xml:space="preserve">If required, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0DFD" w:rsidRPr="000757E5">
+        <w:t>ECR must be routed in Agile for permanent changes, and a Deviation must be routed for temporary changes.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0DFD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11160" w:type="dxa"/>
         <w:tblInd w:w="25" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B3FF6" w:rsidRPr="00D72163" w14:paraId="48A5B215" w14:textId="77777777" w:rsidTr="002B3FF6">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00D72163" w14:paraId="3A2F28A2" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B214" w14:textId="6F3DE429" w:rsidR="002B3FF6" w:rsidRPr="00D72163" w:rsidRDefault="002B3FF6">
+          <w:p w14:paraId="1CFD3D8E" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00D72163" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
-            <w:r w:rsidR="00175E65">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Three</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00175E65">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Change Notification Decision</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B3FF6" w:rsidRPr="00457F44" w14:paraId="48A5B217" w14:textId="77777777" w:rsidTr="002B3FF6">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="512EE8C4" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B216" w14:textId="7CF4B93A" w:rsidR="002B3FF6" w:rsidRPr="00A368DD" w:rsidRDefault="002B3FF6" w:rsidP="00A368DD">
+          <w:p w14:paraId="3E36A399" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A368DD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="3420"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Based on the assessment and supporting documentation, the change is</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> Based on the assessment and supporting documentation, the change is:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B3FF6" w:rsidRPr="00457F44" w14:paraId="48A5B219" w14:textId="77777777" w:rsidTr="002B3FF6">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="36A68145" w14:textId="77777777" w:rsidTr="0094194C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="433"/>
+          <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B218" w14:textId="37F0E08B" w:rsidR="002B3FF6" w:rsidRDefault="002B3FF6">
+          <w:p w14:paraId="0FA48C49" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>APPROVED</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00077CD4" w:rsidRPr="006D512E">
+              <w:t xml:space="preserve">APPROVED </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B3FF6" w:rsidRPr="00457F44" w14:paraId="48A5B21C" w14:textId="77777777" w:rsidTr="00A368DD">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="13D0B43B" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B21A" w14:textId="77777777" w:rsidR="002B3FF6" w:rsidRDefault="002B3FF6">
+          <w:p w14:paraId="77FC573A" w14:textId="737636E9" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="0094194C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00531635">
-[...4 lines deleted...]
-            <w:r w:rsidR="00531635">
+            <w:r w:rsidRPr="006D512E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D512E">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">REJECTED: </w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>REJECTED</w:t>
+            </w:r>
+            <w:r w:rsidR="0094194C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Provide rationale:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A5B21B" w14:textId="4DFA0EC3" w:rsidR="002B3FF6" w:rsidRDefault="002B3FF6" w:rsidP="00A368DD">
+          <w:p w14:paraId="26AB4708" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="515"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48A5B21D" w14:textId="77777777" w:rsidR="002B3FF6" w:rsidRDefault="002B3FF6" w:rsidP="00DB5BFC">
+    <w:p w14:paraId="489F095C" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11160" w:type="dxa"/>
         <w:tblInd w:w="25" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1860"/>
-        <w:gridCol w:w="3450"/>
+        <w:gridCol w:w="2300"/>
+        <w:gridCol w:w="3010"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="3470"/>
         <w:gridCol w:w="250"/>
         <w:gridCol w:w="1860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C5BF9" w:rsidRPr="00D72163" w14:paraId="48A5B21F" w14:textId="77777777" w:rsidTr="00581992">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00D72163" w14:paraId="0CEF2A39" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B21E" w14:textId="76B6C4CB" w:rsidR="000C5BF9" w:rsidRPr="00D72163" w:rsidRDefault="000C5BF9">
+          <w:p w14:paraId="1836E4AB" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00D72163" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Four</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="007661AA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Signatures</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Approval Signatures</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00D72163">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C5BF9" w:rsidRPr="00457F44" w14:paraId="48A5B221" w14:textId="77777777" w:rsidTr="00581992">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="299E132D" w14:textId="77777777" w:rsidTr="00C80D98">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B220" w14:textId="14B5C523" w:rsidR="000C5BF9" w:rsidRPr="001549B9" w:rsidRDefault="00340764" w:rsidP="008B3C96">
+          <w:p w14:paraId="4E3385BA" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="001549B9" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="3420"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Daikin </w:t>
             </w:r>
-            <w:r w:rsidR="000C5BF9" w:rsidRPr="00A368DD">
+            <w:r w:rsidRPr="00A368DD">
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supplier Change Notification Review Completed By:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C5BF9" w:rsidRPr="00457F44" w14:paraId="48A5B22B" w14:textId="77777777" w:rsidTr="00581992">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="086D5284" w14:textId="77777777" w:rsidTr="0094194C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B222" w14:textId="6EBBDBAA" w:rsidR="000C5BF9" w:rsidRDefault="0058150A" w:rsidP="00A368DD">
+          <w:p w14:paraId="305280B0" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product </w:t>
-[...8 lines deleted...]
-            <w:r w:rsidR="000C5BF9" w:rsidRPr="00AE3CED">
+              <w:t>Product Engineering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE3CED">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcW w:w="3010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B223" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="681FA385" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001549B9">
@@ -7460,176 +6931,164 @@
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A5B224" w14:textId="4152569A" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="20D11F60" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Name</w:t>
-[...7 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:t>Name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B225" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="11AD7B99" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B226" w14:textId="597F0F8F" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="476B4844" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48A5B227" w14:textId="49D3C1BB" w:rsidR="000C5BF9" w:rsidRPr="0009761E" w:rsidRDefault="000C5BF9" w:rsidP="0009761E">
+          <w:p w14:paraId="79C02E91" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="0009761E" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B228" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="5CC77705" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B229" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="6B2DEEE1" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001549B9">
@@ -7682,128 +7141,126 @@
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A5B22A" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="5C321570" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C5BF9" w:rsidRPr="00457F44" w14:paraId="48A5B235" w14:textId="77777777" w:rsidTr="00581992">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="7EBD1C97" w14:textId="77777777" w:rsidTr="0094194C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B22C" w14:textId="44A3CB25" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="000C5BF9">
+          <w:p w14:paraId="650349D9" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Supplier Quality:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcW w:w="3010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B22D" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="4A34F701" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001549B9">
@@ -7856,176 +7313,164 @@
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A5B22E" w14:textId="4BA79958" w:rsidR="000C5BF9" w:rsidRPr="001549B9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="6CF4ADCA" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="001549B9" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Name</w:t>
-[...7 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:t>Name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B22F" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="01BC02B7" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B230" w14:textId="032CE748" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="24C0E25A" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48A5B231" w14:textId="069B7AEA" w:rsidR="000C5BF9" w:rsidRPr="0009761E" w:rsidRDefault="000C5BF9" w:rsidP="0009761E">
+          <w:p w14:paraId="16B84F32" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="0009761E" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B232" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="37C2F9FF" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B233" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="4DFD7464" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001549B9">
@@ -8078,127 +7523,132 @@
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A5B234" w14:textId="77777777" w:rsidR="000C5BF9" w:rsidRPr="001549B9" w:rsidRDefault="000C5BF9" w:rsidP="008B3C96">
+          <w:p w14:paraId="0F67087B" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="001549B9" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C9119C" w:rsidRPr="001549B9" w14:paraId="3E48C089" w14:textId="77777777" w:rsidTr="00733E6A">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="001549B9" w14:paraId="13E72B13" w14:textId="77777777" w:rsidTr="0094194C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="771066D7" w14:textId="22D1816C" w:rsidR="00816A0A" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="37FEB8C1" w14:textId="31D87FD3" w:rsidR="005B0DFD" w:rsidRDefault="002F31AB" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISC / </w:t>
+            </w:r>
+            <w:r w:rsidR="005B0DFD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sourcing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcW w:w="3010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B462CE8" w14:textId="77777777" w:rsidR="00C9119C" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="42028D2B" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001549B9">
@@ -8251,178 +7701,166 @@
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E35A236" w14:textId="50673883" w:rsidR="00C9119C" w:rsidRPr="001549B9" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="76EE8847" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="001549B9" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Name</w:t>
-[...7 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:t>Name(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9CDAF7" w14:textId="77777777" w:rsidR="00C9119C" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="37EF0DF2" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E891E67" w14:textId="4E7BCA5E" w:rsidR="00C9119C" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="68F6C405" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D604C1A" w14:textId="19DE76C2" w:rsidR="00C9119C" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="5DCADC1D" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="225476DC" w14:textId="77777777" w:rsidR="00C9119C" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="4A6B3EBE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D60A1AD" w14:textId="77777777" w:rsidR="00C9119C" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="0F52E2AE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001549B9">
@@ -8475,2352 +7913,1659 @@
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001549B9">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F2735D4" w14:textId="77777777" w:rsidR="00C9119C" w:rsidRPr="001549B9" w:rsidRDefault="00C9119C" w:rsidP="00733E6A">
+          <w:p w14:paraId="79CEF703" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="001549B9" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00282D63" w:rsidRPr="00457F44" w14:paraId="48A5B261" w14:textId="77777777" w:rsidTr="00581992">
+      <w:tr w:rsidR="005B0DFD" w:rsidRPr="00457F44" w14:paraId="16F6904A" w14:textId="77777777" w:rsidTr="0094194C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAA8760" w14:textId="77777777" w:rsidR="002F7D35" w:rsidRDefault="002F7D35" w:rsidP="002F7D35">
+          <w:p w14:paraId="1EA67B77" w14:textId="7E444753" w:rsidR="005B0DFD" w:rsidRDefault="0094194C" w:rsidP="00C80D98">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Additional</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="005B0DFD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>omments:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:tcW w:w="3010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B25A" w14:textId="6E2C5A3E" w:rsidR="00282D63" w:rsidRPr="001549B9" w:rsidRDefault="00282D63" w:rsidP="008B3C96">
+          <w:p w14:paraId="73DB4258" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="001549B9" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B25B" w14:textId="77777777" w:rsidR="00282D63" w:rsidRDefault="00282D63" w:rsidP="008B3C96">
+          <w:p w14:paraId="3D8D1A10" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B25D" w14:textId="49D0E6A0" w:rsidR="00282D63" w:rsidRDefault="00282D63" w:rsidP="008B3C96">
+          <w:p w14:paraId="692DA776" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B25E" w14:textId="77777777" w:rsidR="00282D63" w:rsidRDefault="00282D63" w:rsidP="008B3C96">
+          <w:p w14:paraId="177E36EE" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48A5B260" w14:textId="3B4E66F7" w:rsidR="00282D63" w:rsidRPr="001549B9" w:rsidRDefault="00282D63" w:rsidP="008B3C96">
+          <w:p w14:paraId="600E12DD" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="001549B9" w:rsidRDefault="005B0DFD" w:rsidP="00C80D98">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="155"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48A5B262" w14:textId="7FF964A8" w:rsidR="00154CCD" w:rsidRDefault="00154CCD" w:rsidP="00DB5BFC">
+    <w:p w14:paraId="0E5DFC8D" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D976CA1" w14:textId="77777777" w:rsidR="00154CCD" w:rsidRDefault="00154CCD">
-[...20 lines deleted...]
-    <w:p w14:paraId="6349B8A8" w14:textId="77777777" w:rsidR="00F11EBB" w:rsidRPr="00A16793" w:rsidRDefault="00F11EBB" w:rsidP="00F11EBB">
+    <w:p w14:paraId="46AE6BA3" w14:textId="77777777" w:rsidR="005B0DFD" w:rsidRPr="00A16793" w:rsidRDefault="005B0DFD" w:rsidP="005B0DFD">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A16793">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Process Instructions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3DDDAC" w14:textId="51CDBC55" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00F11EBB">
-[...6 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="1BDCEC5E" w14:textId="77777777" w:rsidR="0094194C" w:rsidRDefault="0094194C" w:rsidP="0094194C">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">A supplier </w:t>
+    </w:p>
+    <w:p w14:paraId="4626A176" w14:textId="66F338F5" w:rsidR="0094194C" w:rsidRPr="0094194C" w:rsidRDefault="0094194C" w:rsidP="0094194C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="005E0AF8">
-[...69 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">A supplier will use this form or their standard form to notify DAA of a change request.  DAA prefers the notification to come through Integrated Supply Chain initially, then Supplier Quality Engineering to process SCR through the organization. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030152F0" w14:textId="77777777" w:rsidR="00D21CE8" w:rsidRDefault="00D21CE8" w:rsidP="00D21CE8">
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="530CF6B9" w14:textId="77777777" w:rsidR="0094194C" w:rsidRPr="0094194C" w:rsidRDefault="0094194C" w:rsidP="0094194C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="466DE4C1" w14:textId="13A45A97" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00F11EBB">
-[...9 lines deleted...]
-        <w:t>S</w:t>
+    <w:p w14:paraId="3361E7C2" w14:textId="178E8D9B" w:rsidR="0094194C" w:rsidRPr="0094194C" w:rsidRDefault="0094194C" w:rsidP="0094194C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2C80">
-        <w:t xml:space="preserve">upplier </w:t>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Supplier Quality determines which DAA </w:t>
       </w:r>
-      <w:r>
-        <w:t>Q</w:t>
+      <w:r w:rsidR="002F31AB" w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BUs</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2C80">
-[...21 lines deleted...]
-        <w:t>anagers if they want their team involved in the review process.</w:t>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are affected and asks the appropriate Engineering Managers if they want their team involved in the review process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE3B637" w14:textId="63FD9563" w:rsidR="00A839EE" w:rsidRDefault="00A839EE" w:rsidP="00D21CE8"/>
-[...10 lines deleted...]
-        <w:t>S</w:t>
+    <w:p w14:paraId="4E04BB11" w14:textId="77777777" w:rsidR="0094194C" w:rsidRPr="0094194C" w:rsidRDefault="0094194C" w:rsidP="0094194C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268960DB" w14:textId="77777777" w:rsidR="0094194C" w:rsidRPr="0094194C" w:rsidRDefault="0094194C" w:rsidP="0094194C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2C80">
-[...27 lines deleted...]
-        <w:t>define the qualification plan.</w:t>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Supplier Quality will lead the team through the questions in Section 2 above to define the qualification plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3488CAB6" w14:textId="62B46B0D" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00F11EBB">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">If </w:t>
+    <w:p w14:paraId="7F5577B0" w14:textId="32F9A003" w:rsidR="0094194C" w:rsidRPr="0094194C" w:rsidRDefault="0094194C" w:rsidP="002F31AB">
+      <w:pPr>
+        <w:ind w:left="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a.</w:t>
       </w:r>
-      <w:r w:rsidR="00A839EE">
-        <w:t>engineering</w:t>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">If engineering is not involved, Supplier Quality will </w:t>
       </w:r>
-      <w:r w:rsidR="007A204D">
-        <w:t xml:space="preserve"> is not </w:t>
+      <w:r w:rsidR="002F31AB" w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>manage</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> will handle the entire SCN form.</w:t>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the entire SCN form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED585DA" w14:textId="3167C82F" w:rsidR="00F11EBB" w:rsidRDefault="00F11EBB" w:rsidP="00F11EBB">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">If </w:t>
+    <w:p w14:paraId="0815E21C" w14:textId="0950EB7C" w:rsidR="007C6ADC" w:rsidRPr="002C45BD" w:rsidRDefault="0094194C" w:rsidP="002F31AB">
+      <w:pPr>
+        <w:ind w:left="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b.</w:t>
       </w:r>
-      <w:r w:rsidR="007A204D">
-        <w:t>engineering is</w:t>
+      <w:r w:rsidRPr="0094194C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If engineering is involved, engineering m</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> ECR.</w:t>
+      <w:r w:rsidR="002F31AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ust process ECR / Deviation whichever is required based on the change request. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D421B9" w14:textId="77777777" w:rsidR="00D21CE8" w:rsidRDefault="00D21CE8" w:rsidP="00D21CE8">
-[...727 lines deleted...]
-    <w:sectPr w:rsidR="00524859" w:rsidRPr="00C964B0" w:rsidSect="00AA1AA3">
+    <w:sectPr w:rsidR="007C6ADC" w:rsidRPr="002C45BD" w:rsidSect="00A07760">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:footnotePr>
-[...3 lines deleted...]
-      <w:pgMar w:top="1352" w:right="720" w:bottom="720" w:left="630" w:header="360" w:footer="348" w:gutter="0"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="864" w:right="720" w:bottom="1440" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39E43806" w14:textId="77777777" w:rsidR="001F30AE" w:rsidRDefault="001F30AE">
+    <w:p w14:paraId="732E2FA9" w14:textId="77777777" w:rsidR="005013E6" w:rsidRDefault="005013E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FD2AEFE" w14:textId="77777777" w:rsidR="001F30AE" w:rsidRDefault="001F30AE">
+    <w:p w14:paraId="400A6AB8" w14:textId="77777777" w:rsidR="005013E6" w:rsidRDefault="005013E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationNotice" w:id="1">
-[...1 lines deleted...]
-  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CG Times (WN)">
-[...6 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="4B152D0E" w14:textId="2FBA7D8C" w:rsidR="00274929" w:rsidRPr="007A63CE" w:rsidRDefault="00274929" w:rsidP="00274929">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B976683" w14:textId="6F013BD2" w:rsidR="007136F5" w:rsidRPr="00C138F1" w:rsidRDefault="007136F5" w:rsidP="00474FE6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="10710"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>VALID ONLY ON DATE PRINTED</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">Printed on </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DATE  \@ "M/d/yyyy" </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00CF6CFC">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>10/5/2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6A4469A8" w14:textId="77777777" w:rsidR="007136F5" w:rsidRPr="00C138F1" w:rsidRDefault="007136F5" w:rsidP="009142A3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:left="-180"/>
-[...3 lines deleted...]
-        <w:szCs w:val="12"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00EC72A9" w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="005C5171" w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="005C5171" w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidR="005C5171" w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00EC72A9" w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="005C5171" w:rsidRPr="00C138F1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0C069B43" w14:textId="77777777" w:rsidR="005013E6" w:rsidRDefault="005013E6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="471EB67D" w14:textId="77777777" w:rsidR="005013E6" w:rsidRDefault="005013E6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="11430" w:type="dxa"/>
-      <w:tblInd w:w="-162" w:type="dxa"/>
+      <w:tblW w:w="10773" w:type="dxa"/>
+      <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="70" w:type="dxa"/>
+        <w:right w:w="70" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="9090"/>
-      <w:gridCol w:w="2340"/>
+      <w:gridCol w:w="2150"/>
+      <w:gridCol w:w="6561"/>
+      <w:gridCol w:w="2062"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00274929" w:rsidRPr="00290D78" w14:paraId="539C8FA7" w14:textId="77777777" w:rsidTr="00111EAA">
+    <w:tr w:rsidR="007136F5" w:rsidRPr="002567C3" w14:paraId="0F476066" w14:textId="77777777" w:rsidTr="0094194C">
+      <w:trPr>
+        <w:trHeight w:val="801"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="11430" w:type="dxa"/>
-          <w:gridSpan w:val="2"/>
+          <w:tcW w:w="2150" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="066E616F" w14:textId="77777777" w:rsidR="00274929" w:rsidRPr="00B33AA2" w:rsidRDefault="00274929" w:rsidP="00274929">
+        <w:p w14:paraId="39315FC8" w14:textId="77777777" w:rsidR="007136F5" w:rsidRPr="0024311F" w:rsidRDefault="007136F5" w:rsidP="005F42B1">
           <w:pPr>
-            <w:pStyle w:val="Footer"/>
+            <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="363440B4" w14:textId="77777777" w:rsidR="007136F5" w:rsidRDefault="007136F5" w:rsidP="005F42B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:noProof/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C2704C6" wp14:editId="2FEF0F0D">
+                <wp:extent cx="1144905" cy="239395"/>
+                <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                <wp:docPr id="6" name="Picture 6" descr="Daikin"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 6" descr="Daikin"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1144905" cy="239395"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0DA2F7BC" w14:textId="77777777" w:rsidR="007136F5" w:rsidRPr="002567C3" w:rsidRDefault="007136F5" w:rsidP="005F42B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:alias w:val="Title"/>
+          <w:tag w:val=""/>
+          <w:id w:val="-659315481"/>
+          <w:placeholder>
+            <w:docPart w:val="5EE6F1E8528049FFAF01364453BBAE96"/>
+          </w:placeholder>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="6561" w:type="dxa"/>
+              <w:vAlign w:val="center"/>
+            </w:tcPr>
+            <w:p w14:paraId="40069F91" w14:textId="5CD2AE9E" w:rsidR="007136F5" w:rsidRPr="009D6806" w:rsidRDefault="005B0DFD" w:rsidP="000D7F10">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:jc w:val="center"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="009D6806">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                </w:rPr>
+                <w:t>Daikin Applied Supplier Change Request</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2062" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="59246753" w14:textId="77777777" w:rsidR="007136F5" w:rsidRPr="00D80E75" w:rsidRDefault="007136F5" w:rsidP="005F42B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A07760">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
+            <w:t>Number</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D80E75">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="649CB956" w14:textId="7C0BBBE3" w:rsidR="007136F5" w:rsidRPr="00811E93" w:rsidRDefault="005B0DFD" w:rsidP="005F42B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B33AA2">
+          <w:r>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+            <w:t>QMS01233</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6B7EFE71" w14:textId="2C3C8781" w:rsidR="007136F5" w:rsidRPr="00811E93" w:rsidRDefault="007136F5" w:rsidP="005F42B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:lang w:val="es-MX"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00811E93">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Once completed, this document is considered a record that must be stored in accordance with company procedures.</w:t>
+            <w:t xml:space="preserve">Rev </w:t>
           </w:r>
-        </w:p>
-[...11 lines deleted...]
-            <w:jc w:val="center"/>
+          <w:r w:rsidR="00517C00">
             <w:rPr>
-              <w:sz w:val="12"/>
-[...58 lines deleted...]
-              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00E815F4">
+            <w:t>#</w:t>
+          </w:r>
+          <w:r w:rsidR="000D47C8">
             <w:rPr>
-              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Page </w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00E815F4">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:alias w:val="DAA Revision"/>
+              <w:tag w:val="DaaRevision"/>
+              <w:id w:val="-375694297"/>
+              <w:placeholder>
+                <w:docPart w:val="28A04679D84E46E6BA50ACA6C1CA3077"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='014b2a5f-c0f2-4a3f-9927-7f3205a1601c' xmlns:ns3='d5780b8c-605e-43d3-9a09-1c0726c14562' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns2:DaaRevision[1]" w:storeItemID="{8EC7B123-530D-4417-A008-5672AF61C2E5}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="005B0DFD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+        <w:p w14:paraId="01F42BF7" w14:textId="57890380" w:rsidR="007136F5" w:rsidRPr="008A72DE" w:rsidRDefault="007136F5" w:rsidP="00EC72A9">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
             <w:rPr>
-              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:br/>
-[...1 lines deleted...]
-          <w:r w:rsidRPr="00E815F4">
+          </w:pPr>
+          <w:r w:rsidRPr="00811E93">
             <w:rPr>
-              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:fldChar w:fldCharType="begin"/>
+            <w:t>Effective</w:t>
           </w:r>
-          <w:r w:rsidRPr="00E815F4">
+          <w:r w:rsidR="008726CF">
             <w:rPr>
-              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            <w:t>:</w:t>
           </w:r>
-          <w:r w:rsidRPr="00E815F4">
+          <w:r w:rsidR="00517C00">
             <w:rPr>
-              <w:rStyle w:val="PageNumber"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:lang w:val="es-MX"/>
             </w:rPr>
-            <w:fldChar w:fldCharType="separate"/>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B17169">
-[...64 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:alias w:val="Revision Date"/>
+              <w:tag w:val="DaaRevisionDate"/>
+              <w:id w:val="-742254171"/>
+              <w:placeholder>
+                <w:docPart w:val="857EA0F3C1694264B82576D39F32316E"/>
+              </w:placeholder>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='014b2a5f-c0f2-4a3f-9927-7f3205a1601c' xmlns:ns3='d5780b8c-605e-43d3-9a09-1c0726c14562' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns2:DaaRevisionDate[1]" w:storeItemID="{8EC7B123-530D-4417-A008-5672AF61C2E5}"/>
+              <w:date w:fullDate="2024-08-07T00:00:00Z">
+                <w:dateFormat w:val="M/d/yyyy"/>
+                <w:lid w:val="en-US"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="005F1911">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>8/7/2024</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="48A5B27D" w14:textId="759182F9" w:rsidR="00344F3F" w:rsidRPr="000D4D50" w:rsidRDefault="00344F3F" w:rsidP="000D4D50">
+  <w:p w14:paraId="4049EF57" w14:textId="77777777" w:rsidR="007136F5" w:rsidRDefault="007136F5">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...226 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7044839E"/>
+    <w:nsid w:val="00EB6FE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F54C2096"/>
+    <w:lvl w:ilvl="0" w:tplc="885A4E9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06616CD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F9EBB34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...18 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1235" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1955" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4115" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6275" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A476544"/>
-[...89 lines deleted...]
-    <w:nsid w:val="0CF13016"/>
+    <w:nsid w:val="0E8372C4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="04160574"/>
+    <w:tmpl w:val="3E86008A"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E922529"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E47AD3EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1860"/>
+        </w:tabs>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2580"/>
+        </w:tabs>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3300"/>
+        </w:tabs>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4020"/>
+        </w:tabs>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4740"/>
+        </w:tabs>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5460"/>
+        </w:tabs>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6180"/>
+        </w:tabs>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6900"/>
+        </w:tabs>
+        <w:ind w:left="6900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7620"/>
+        </w:tabs>
+        <w:ind w:left="7620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10541214"/>
-[...114 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="153A7AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7368F75A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="695" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1415" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10865,80 +9610,3001 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5015" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5735" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6455" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19307CD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ECC839F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2079723E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2850FF90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="266D58DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E301266"/>
+    <w:lvl w:ilvl="0" w:tplc="8BDA9B04">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="MS Mincho" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2927054C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB82B528"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B33086D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4DCACC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A714E48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC48AE78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45CF55B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9A702D82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46277E7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6596830A"/>
+    <w:lvl w:ilvl="0" w:tplc="CF3A8B66">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48937D5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81EE005E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B9857DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="82847828"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D7A7E2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1709B2E"/>
+    <w:lvl w:ilvl="0" w:tplc="00CE5426">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="695" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="MS Mincho" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1415" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2135" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2855" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3575" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4295" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5015" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5735" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6455" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="555A1C86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3FA27F6"/>
+    <w:lvl w:ilvl="0" w:tplc="C768852E">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="568B6AA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5463786"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AAC5287"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93D4A57A"/>
+    <w:lvl w:ilvl="0" w:tplc="842C31D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="MS Mincho" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B7C647E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC3E0B6E"/>
+    <w:lvl w:ilvl="0" w:tplc="E21833B2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D805020"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67E2E2DE"/>
+    <w:lvl w:ilvl="0" w:tplc="D2B051AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1235" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1955" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2675" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3395" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4115" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4835" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5555" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6275" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61984F7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71B49634"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66C306B7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="97CACB60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BAA1B5B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71345EE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BBB2CCF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9912DF0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CDE451B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3A809B96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="726318ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7504AA0C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FED83C16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2.0"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74FA7E9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1728A53A"/>
+    <w:lvl w:ilvl="0" w:tplc="CF3A8B66">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AC76437"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9DF68916"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B263008"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDB85212"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10981,4447 +12647,925 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BBD6681"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79E83270"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="720"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...57 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...76 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...2713 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="1" w16cid:durableId="735594548">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1458372949">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1777939219">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="730614222">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="228880810">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="220482532">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="905215796">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="8" w16cid:durableId="1406608201">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1070998570">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1983582806">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1261257570">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1781417401">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1183320369">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="260643750">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="743530826">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1961571856">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1600597966">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1023168867">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="19" w16cid:durableId="1402023476">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="20" w16cid:durableId="1221598710">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="21" w16cid:durableId="74666874">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="22" w16cid:durableId="1384328940">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="23" w16cid:durableId="629168076">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1338919581">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="25" w16cid:durableId="1435588451">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="10">
-[...8 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="26" w16cid:durableId="2064057495">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="27" w16cid:durableId="529878925">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="28" w16cid:durableId="694187448">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16">
-[...11 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="29" w16cid:durableId="1551258771">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
-[...5 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="30" w16cid:durableId="1368263569">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="24">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="31" w16cid:durableId="1116369196">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="720"/>
-[...4 lines deleted...]
-  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:defaultTabStop w:val="144"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C211D4"/>
-[...1082 lines deleted...]
-    <w:rsid w:val="00FF5C4C"/>
+    <w:rsidRoot w:val="00517C00"/>
+    <w:rsid w:val="0001007D"/>
+    <w:rsid w:val="0002255A"/>
+    <w:rsid w:val="00022FE2"/>
+    <w:rsid w:val="00064731"/>
+    <w:rsid w:val="0007147F"/>
+    <w:rsid w:val="00072CAA"/>
+    <w:rsid w:val="000757C4"/>
+    <w:rsid w:val="000800D8"/>
+    <w:rsid w:val="00081BEA"/>
+    <w:rsid w:val="00084DFC"/>
+    <w:rsid w:val="00092324"/>
+    <w:rsid w:val="00092A9E"/>
+    <w:rsid w:val="000B0F3F"/>
+    <w:rsid w:val="000C0ED7"/>
+    <w:rsid w:val="000C4E04"/>
+    <w:rsid w:val="000C585E"/>
+    <w:rsid w:val="000D11DE"/>
+    <w:rsid w:val="000D462E"/>
+    <w:rsid w:val="000D47C8"/>
+    <w:rsid w:val="000D7F10"/>
+    <w:rsid w:val="000F29B6"/>
+    <w:rsid w:val="00101CFF"/>
+    <w:rsid w:val="00104337"/>
+    <w:rsid w:val="0011042F"/>
+    <w:rsid w:val="00115D47"/>
+    <w:rsid w:val="00115D56"/>
+    <w:rsid w:val="00123804"/>
+    <w:rsid w:val="00131522"/>
+    <w:rsid w:val="00145865"/>
+    <w:rsid w:val="001472BA"/>
+    <w:rsid w:val="00152D8B"/>
+    <w:rsid w:val="00155ADC"/>
+    <w:rsid w:val="0015625D"/>
+    <w:rsid w:val="0016310C"/>
+    <w:rsid w:val="00170834"/>
+    <w:rsid w:val="00171502"/>
+    <w:rsid w:val="001737AC"/>
+    <w:rsid w:val="001773F7"/>
+    <w:rsid w:val="00180C02"/>
+    <w:rsid w:val="00181362"/>
+    <w:rsid w:val="00182042"/>
+    <w:rsid w:val="00184BA7"/>
+    <w:rsid w:val="001923D6"/>
+    <w:rsid w:val="001A0B95"/>
+    <w:rsid w:val="001A17FB"/>
+    <w:rsid w:val="001B582F"/>
+    <w:rsid w:val="001C07A3"/>
+    <w:rsid w:val="001C4D64"/>
+    <w:rsid w:val="001C5305"/>
+    <w:rsid w:val="001D3B46"/>
+    <w:rsid w:val="001D4533"/>
+    <w:rsid w:val="001D7384"/>
+    <w:rsid w:val="001F1717"/>
+    <w:rsid w:val="001F48BF"/>
+    <w:rsid w:val="001F6048"/>
+    <w:rsid w:val="001F71A7"/>
+    <w:rsid w:val="00201DBA"/>
+    <w:rsid w:val="00203DB0"/>
+    <w:rsid w:val="00205ED4"/>
+    <w:rsid w:val="00212B93"/>
+    <w:rsid w:val="00214B10"/>
+    <w:rsid w:val="00226CAF"/>
+    <w:rsid w:val="002274FF"/>
+    <w:rsid w:val="00232BC1"/>
+    <w:rsid w:val="00234888"/>
+    <w:rsid w:val="002360A3"/>
+    <w:rsid w:val="00237290"/>
+    <w:rsid w:val="002516C2"/>
+    <w:rsid w:val="002602B1"/>
+    <w:rsid w:val="00276F7D"/>
+    <w:rsid w:val="0027777F"/>
+    <w:rsid w:val="002917B0"/>
+    <w:rsid w:val="002A154E"/>
+    <w:rsid w:val="002A3B4C"/>
+    <w:rsid w:val="002B40E8"/>
+    <w:rsid w:val="002C02EF"/>
+    <w:rsid w:val="002C45BD"/>
+    <w:rsid w:val="002C4ED9"/>
+    <w:rsid w:val="002D6943"/>
+    <w:rsid w:val="002E1932"/>
+    <w:rsid w:val="002F31AB"/>
+    <w:rsid w:val="002F43FF"/>
+    <w:rsid w:val="002F61EF"/>
+    <w:rsid w:val="00302AAA"/>
+    <w:rsid w:val="00313025"/>
+    <w:rsid w:val="00313E09"/>
+    <w:rsid w:val="00316323"/>
+    <w:rsid w:val="0032224A"/>
+    <w:rsid w:val="00341966"/>
+    <w:rsid w:val="003441AA"/>
+    <w:rsid w:val="00356A65"/>
+    <w:rsid w:val="00366FBB"/>
+    <w:rsid w:val="0039005A"/>
+    <w:rsid w:val="003A295E"/>
+    <w:rsid w:val="003B2D42"/>
+    <w:rsid w:val="003B47C6"/>
+    <w:rsid w:val="003C6679"/>
+    <w:rsid w:val="003C7632"/>
+    <w:rsid w:val="003D1337"/>
+    <w:rsid w:val="003D1402"/>
+    <w:rsid w:val="003D69BD"/>
+    <w:rsid w:val="003E27FC"/>
+    <w:rsid w:val="003F15ED"/>
+    <w:rsid w:val="003F4F8A"/>
+    <w:rsid w:val="00413ECF"/>
+    <w:rsid w:val="00414A42"/>
+    <w:rsid w:val="00423D73"/>
+    <w:rsid w:val="004305BB"/>
+    <w:rsid w:val="004305BC"/>
+    <w:rsid w:val="00434D01"/>
+    <w:rsid w:val="00467DB2"/>
+    <w:rsid w:val="00474FE6"/>
+    <w:rsid w:val="00491B81"/>
+    <w:rsid w:val="0049250F"/>
+    <w:rsid w:val="004A7D8E"/>
+    <w:rsid w:val="004C41F1"/>
+    <w:rsid w:val="004C4943"/>
+    <w:rsid w:val="004C4C10"/>
+    <w:rsid w:val="004C6A95"/>
+    <w:rsid w:val="004C6E3E"/>
+    <w:rsid w:val="004E1B0C"/>
+    <w:rsid w:val="004E2C72"/>
+    <w:rsid w:val="004E6EE1"/>
+    <w:rsid w:val="004E7C7A"/>
+    <w:rsid w:val="004F1601"/>
+    <w:rsid w:val="004F378C"/>
+    <w:rsid w:val="004F57D8"/>
+    <w:rsid w:val="00500C60"/>
+    <w:rsid w:val="005013E6"/>
+    <w:rsid w:val="005050AC"/>
+    <w:rsid w:val="0050528A"/>
+    <w:rsid w:val="00510D71"/>
+    <w:rsid w:val="00515D4D"/>
+    <w:rsid w:val="00515DE6"/>
+    <w:rsid w:val="00517C00"/>
+    <w:rsid w:val="00520080"/>
+    <w:rsid w:val="00520313"/>
+    <w:rsid w:val="00527EFC"/>
+    <w:rsid w:val="005305C2"/>
+    <w:rsid w:val="00530B21"/>
+    <w:rsid w:val="00531863"/>
+    <w:rsid w:val="0054664B"/>
+    <w:rsid w:val="00547349"/>
+    <w:rsid w:val="00547624"/>
+    <w:rsid w:val="00552E69"/>
+    <w:rsid w:val="005558F9"/>
+    <w:rsid w:val="0056746B"/>
+    <w:rsid w:val="00571698"/>
+    <w:rsid w:val="0057730D"/>
+    <w:rsid w:val="005810E3"/>
+    <w:rsid w:val="005817ED"/>
+    <w:rsid w:val="00585ABA"/>
+    <w:rsid w:val="00597D7B"/>
+    <w:rsid w:val="005B0BD9"/>
+    <w:rsid w:val="005B0DFD"/>
+    <w:rsid w:val="005B55A1"/>
+    <w:rsid w:val="005C5171"/>
+    <w:rsid w:val="005C7C50"/>
+    <w:rsid w:val="005F1911"/>
+    <w:rsid w:val="005F39B9"/>
+    <w:rsid w:val="005F42B1"/>
+    <w:rsid w:val="00605FEB"/>
+    <w:rsid w:val="00613D0A"/>
+    <w:rsid w:val="00613FEF"/>
+    <w:rsid w:val="00621FED"/>
+    <w:rsid w:val="0062252D"/>
+    <w:rsid w:val="006271F9"/>
+    <w:rsid w:val="00633A3E"/>
+    <w:rsid w:val="0063665E"/>
+    <w:rsid w:val="00636D04"/>
+    <w:rsid w:val="00641780"/>
+    <w:rsid w:val="00647808"/>
+    <w:rsid w:val="0065633D"/>
+    <w:rsid w:val="006653AF"/>
+    <w:rsid w:val="00675025"/>
+    <w:rsid w:val="00682018"/>
+    <w:rsid w:val="0068425C"/>
+    <w:rsid w:val="006A18B5"/>
+    <w:rsid w:val="006A3498"/>
+    <w:rsid w:val="006A6EA1"/>
+    <w:rsid w:val="006A7794"/>
+    <w:rsid w:val="006B2496"/>
+    <w:rsid w:val="006C398B"/>
+    <w:rsid w:val="006D0409"/>
+    <w:rsid w:val="006D303C"/>
+    <w:rsid w:val="006E38EE"/>
+    <w:rsid w:val="006F50B7"/>
+    <w:rsid w:val="00703616"/>
+    <w:rsid w:val="007136F5"/>
+    <w:rsid w:val="00713945"/>
+    <w:rsid w:val="0071439C"/>
+    <w:rsid w:val="00715493"/>
+    <w:rsid w:val="007176FD"/>
+    <w:rsid w:val="00721978"/>
+    <w:rsid w:val="007241CB"/>
+    <w:rsid w:val="00730EB5"/>
+    <w:rsid w:val="00740157"/>
+    <w:rsid w:val="00741EAD"/>
+    <w:rsid w:val="00744B2F"/>
+    <w:rsid w:val="0075405B"/>
+    <w:rsid w:val="007541AE"/>
+    <w:rsid w:val="00757731"/>
+    <w:rsid w:val="00762545"/>
+    <w:rsid w:val="007676D2"/>
+    <w:rsid w:val="007770AE"/>
+    <w:rsid w:val="007918DA"/>
+    <w:rsid w:val="0079299F"/>
+    <w:rsid w:val="00796452"/>
+    <w:rsid w:val="007964A8"/>
+    <w:rsid w:val="007B0C85"/>
+    <w:rsid w:val="007C1343"/>
+    <w:rsid w:val="007C654D"/>
+    <w:rsid w:val="007C6ADC"/>
+    <w:rsid w:val="007C7D35"/>
+    <w:rsid w:val="007D08E7"/>
+    <w:rsid w:val="007D74A6"/>
+    <w:rsid w:val="007E3204"/>
+    <w:rsid w:val="007E7F68"/>
+    <w:rsid w:val="007F0141"/>
+    <w:rsid w:val="007F197A"/>
+    <w:rsid w:val="00810967"/>
+    <w:rsid w:val="00810A0D"/>
+    <w:rsid w:val="00811E93"/>
+    <w:rsid w:val="008334BF"/>
+    <w:rsid w:val="00842C23"/>
+    <w:rsid w:val="0085071A"/>
+    <w:rsid w:val="008508EB"/>
+    <w:rsid w:val="008509A4"/>
+    <w:rsid w:val="00851EA4"/>
+    <w:rsid w:val="008525E0"/>
+    <w:rsid w:val="00856EA1"/>
+    <w:rsid w:val="008607DE"/>
+    <w:rsid w:val="00862AA3"/>
+    <w:rsid w:val="008712AD"/>
+    <w:rsid w:val="008726CF"/>
+    <w:rsid w:val="00880D90"/>
+    <w:rsid w:val="00885339"/>
+    <w:rsid w:val="00890251"/>
+    <w:rsid w:val="008A72DE"/>
+    <w:rsid w:val="008B1B37"/>
+    <w:rsid w:val="008B3F10"/>
+    <w:rsid w:val="008C2450"/>
+    <w:rsid w:val="009060D5"/>
+    <w:rsid w:val="009105C1"/>
+    <w:rsid w:val="00911CE1"/>
+    <w:rsid w:val="009142A3"/>
+    <w:rsid w:val="0091438A"/>
+    <w:rsid w:val="0091540A"/>
+    <w:rsid w:val="00922DD6"/>
+    <w:rsid w:val="009233CF"/>
+    <w:rsid w:val="0094194C"/>
+    <w:rsid w:val="00941F72"/>
+    <w:rsid w:val="00943189"/>
+    <w:rsid w:val="00967287"/>
+    <w:rsid w:val="0098347A"/>
+    <w:rsid w:val="00983742"/>
+    <w:rsid w:val="009A7794"/>
+    <w:rsid w:val="009B4528"/>
+    <w:rsid w:val="009B57C8"/>
+    <w:rsid w:val="009C588A"/>
+    <w:rsid w:val="009D4275"/>
+    <w:rsid w:val="009D6806"/>
+    <w:rsid w:val="009D68E0"/>
+    <w:rsid w:val="009E1DAD"/>
+    <w:rsid w:val="00A07760"/>
+    <w:rsid w:val="00A159D0"/>
+    <w:rsid w:val="00A21154"/>
+    <w:rsid w:val="00A2168D"/>
+    <w:rsid w:val="00A34421"/>
+    <w:rsid w:val="00A4388F"/>
+    <w:rsid w:val="00A4400C"/>
+    <w:rsid w:val="00A51F22"/>
+    <w:rsid w:val="00A535DE"/>
+    <w:rsid w:val="00A747E9"/>
+    <w:rsid w:val="00A81A53"/>
+    <w:rsid w:val="00A901DE"/>
+    <w:rsid w:val="00A9092C"/>
+    <w:rsid w:val="00A94B35"/>
+    <w:rsid w:val="00A94B8F"/>
+    <w:rsid w:val="00A975CC"/>
+    <w:rsid w:val="00A976B1"/>
+    <w:rsid w:val="00AA43F8"/>
+    <w:rsid w:val="00AB694D"/>
+    <w:rsid w:val="00AC21D8"/>
+    <w:rsid w:val="00AD452E"/>
+    <w:rsid w:val="00AE068F"/>
+    <w:rsid w:val="00AE0DBA"/>
+    <w:rsid w:val="00AE2349"/>
+    <w:rsid w:val="00AE2C57"/>
+    <w:rsid w:val="00AF31C0"/>
+    <w:rsid w:val="00B02797"/>
+    <w:rsid w:val="00B02CA5"/>
+    <w:rsid w:val="00B04417"/>
+    <w:rsid w:val="00B07774"/>
+    <w:rsid w:val="00B1026B"/>
+    <w:rsid w:val="00B1282E"/>
+    <w:rsid w:val="00B15D1F"/>
+    <w:rsid w:val="00B212C1"/>
+    <w:rsid w:val="00B24696"/>
+    <w:rsid w:val="00B307F6"/>
+    <w:rsid w:val="00B310EA"/>
+    <w:rsid w:val="00B34531"/>
+    <w:rsid w:val="00B37C3C"/>
+    <w:rsid w:val="00B43255"/>
+    <w:rsid w:val="00B55098"/>
+    <w:rsid w:val="00B610C6"/>
+    <w:rsid w:val="00B655F9"/>
+    <w:rsid w:val="00B75587"/>
+    <w:rsid w:val="00B77351"/>
+    <w:rsid w:val="00B81530"/>
+    <w:rsid w:val="00B835EB"/>
+    <w:rsid w:val="00B86F47"/>
+    <w:rsid w:val="00B905AF"/>
+    <w:rsid w:val="00BA2C4A"/>
+    <w:rsid w:val="00BA4B9C"/>
+    <w:rsid w:val="00BB11D4"/>
+    <w:rsid w:val="00BB532D"/>
+    <w:rsid w:val="00BB5975"/>
+    <w:rsid w:val="00BB7543"/>
+    <w:rsid w:val="00BC5630"/>
+    <w:rsid w:val="00BD129B"/>
+    <w:rsid w:val="00BD3392"/>
+    <w:rsid w:val="00BE18D2"/>
+    <w:rsid w:val="00BE7979"/>
+    <w:rsid w:val="00BE7AC2"/>
+    <w:rsid w:val="00C004EA"/>
+    <w:rsid w:val="00C0152F"/>
+    <w:rsid w:val="00C138F1"/>
+    <w:rsid w:val="00C315BD"/>
+    <w:rsid w:val="00C32491"/>
+    <w:rsid w:val="00C33D0C"/>
+    <w:rsid w:val="00C35AEE"/>
+    <w:rsid w:val="00C614CB"/>
+    <w:rsid w:val="00C643A4"/>
+    <w:rsid w:val="00C7186C"/>
+    <w:rsid w:val="00C879FC"/>
+    <w:rsid w:val="00C87AF1"/>
+    <w:rsid w:val="00CA04B9"/>
+    <w:rsid w:val="00CA656A"/>
+    <w:rsid w:val="00CB2EC3"/>
+    <w:rsid w:val="00CB3F36"/>
+    <w:rsid w:val="00CB3F97"/>
+    <w:rsid w:val="00CB5C87"/>
+    <w:rsid w:val="00CC6967"/>
+    <w:rsid w:val="00CF0E88"/>
+    <w:rsid w:val="00CF5479"/>
+    <w:rsid w:val="00CF6CFC"/>
+    <w:rsid w:val="00D40D87"/>
+    <w:rsid w:val="00D41EEC"/>
+    <w:rsid w:val="00D46E21"/>
+    <w:rsid w:val="00D61814"/>
+    <w:rsid w:val="00D6491D"/>
+    <w:rsid w:val="00D657EF"/>
+    <w:rsid w:val="00D7219B"/>
+    <w:rsid w:val="00D774BF"/>
+    <w:rsid w:val="00D96F86"/>
+    <w:rsid w:val="00DA6DC2"/>
+    <w:rsid w:val="00DC0330"/>
+    <w:rsid w:val="00DC08E2"/>
+    <w:rsid w:val="00DC2365"/>
+    <w:rsid w:val="00DE697C"/>
+    <w:rsid w:val="00DF0450"/>
+    <w:rsid w:val="00DF14B7"/>
+    <w:rsid w:val="00E1160B"/>
+    <w:rsid w:val="00E238BF"/>
+    <w:rsid w:val="00E33017"/>
+    <w:rsid w:val="00E41BE4"/>
+    <w:rsid w:val="00E543B5"/>
+    <w:rsid w:val="00E55D1D"/>
+    <w:rsid w:val="00E6063B"/>
+    <w:rsid w:val="00E60D2C"/>
+    <w:rsid w:val="00E91EF7"/>
+    <w:rsid w:val="00E96DCC"/>
+    <w:rsid w:val="00EB3FF7"/>
+    <w:rsid w:val="00EC72A9"/>
+    <w:rsid w:val="00ED07B1"/>
+    <w:rsid w:val="00ED2851"/>
+    <w:rsid w:val="00ED350A"/>
+    <w:rsid w:val="00ED4418"/>
+    <w:rsid w:val="00ED79D5"/>
+    <w:rsid w:val="00ED7D23"/>
+    <w:rsid w:val="00EE4DC1"/>
+    <w:rsid w:val="00EF6CE5"/>
+    <w:rsid w:val="00F012CD"/>
+    <w:rsid w:val="00F25FE7"/>
+    <w:rsid w:val="00F275FD"/>
+    <w:rsid w:val="00F30FDA"/>
+    <w:rsid w:val="00F32763"/>
+    <w:rsid w:val="00F32C03"/>
+    <w:rsid w:val="00F335F7"/>
+    <w:rsid w:val="00F42715"/>
+    <w:rsid w:val="00F45586"/>
+    <w:rsid w:val="00F57971"/>
+    <w:rsid w:val="00F6059B"/>
+    <w:rsid w:val="00F623CD"/>
+    <w:rsid w:val="00F62BEC"/>
+    <w:rsid w:val="00F64DAA"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:rsid w:val="00F81FD6"/>
+    <w:rsid w:val="00F97FF3"/>
+    <w:rsid w:val="00FA3256"/>
+    <w:rsid w:val="00FB0057"/>
+    <w:rsid w:val="00FC21E2"/>
+    <w:rsid w:val="00FD336C"/>
+    <w:rsid w:val="00FD4127"/>
+    <w:rsid w:val="00FF3FFD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="48A5B189"/>
-  <w15:docId w15:val="{0381BA44-1C3D-40C3-86F5-31B144CD7C92}"/>
+  <w14:docId w14:val="6FF8725E"/>
+  <w15:docId w15:val="{3AD744B6-C316-442B-93E6-A6EFAC7FFC0B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="CG Times (WN)" w:eastAsia="Times New Roman" w:hAnsi="CG Times (WN)" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -15604,903 +13748,1480 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF292B"/>
-[...38 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F77D43"/>
     <w:rPr>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...140 lines deleted...]
-      <w:color w:val="FF0000"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:color w:val="660000"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:color w:val="CC6600"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-    <w:rsid w:val="009C153A"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="actor">
+    <w:name w:val="actor"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="330099"/>
+      <w:spacing w:val="24"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="boxtext">
+    <w:name w:val="boxtext"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCAAA"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="720" w:right="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Sans Unicode" w:hAnsi="Lucida Sans Unicode" w:cs="Lucida Sans Unicode"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="chaptersubtitle">
+    <w:name w:val="chaptersubtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="330099"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="chaptertitle">
+    <w:name w:val="chaptertitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="330099"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="directive">
+    <w:name w:val="directive"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="instructor">
+    <w:name w:val="instructor"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="330099"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="note1">
+    <w:name w:val="note1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="864"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="note2">
+    <w:name w:val="note2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="1296"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="note3">
+    <w:name w:val="note3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="1728"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pagetitle">
+    <w:name w:val="pagetitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pagetitle2">
+    <w:name w:val="pagetitle2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="330099"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="qualifier">
+    <w:name w:val="qualifier"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="432"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="sectiontitle">
+    <w:name w:val="sectiontitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="330099"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="subheading">
+    <w:name w:val="subheading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableheader">
+    <w:name w:val="tableheader"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="task1">
+    <w:name w:val="task1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="copyright">
+    <w:name w:val="copyright"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="330099"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="effectrev">
+    <w:name w:val="effectrev"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="notelist1">
+    <w:name w:val="notelist1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="notelist2">
+    <w:name w:val="notelist2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="1728"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="notelist3">
+    <w:name w:val="notelist3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="2016"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="task2">
+    <w:name w:val="task2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="576"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="task3">
+    <w:name w:val="task3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="864"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listbullet">
+    <w:name w:val="listbullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="432"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="listnumber">
+    <w:name w:val="listnumber"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="432"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="labeltext">
+    <w:name w:val="labeltext"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-TopofForm">
+    <w:name w:val="HTML Top of Form"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:hidden/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="z-BottomofForm">
+    <w:name w:val="HTML Bottom of Form"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:hidden/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:vanish/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bodytext">
+    <w:name w:val="bodytext"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
+    <w:name w:val="Normal1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="table">
+    <w:name w:val="table"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F77D43"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="144"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009142A3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="009C153A"/>
+    <w:rsid w:val="009142A3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
-[...222 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C153A"/>
+    <w:rsid w:val="00AE2349"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-    <w:rsid w:val="0094337B"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000D7F10"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="P100BlankLine">
-    <w:name w:val="P100_Blank_Line"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="004E1B0C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="002335C3"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="004E1B0C"/>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="004E1B0C"/>
+    <w:rPr>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="004E1B0C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="004E1B0C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009C153A"/>
+    <w:rsid w:val="001737AC"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...3 lines deleted...]
-    <w:rsid w:val="005F744C"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737AC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText0">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="002E1932"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...20 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
-    <w:rsid w:val="00335259"/>
+    <w:link w:val="BodyText0"/>
+    <w:rsid w:val="002E1932"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...23 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EmailStyle431">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005B5BDB"/>
+    <w:rsid w:val="00BE7979"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-      <w:u w:val="none"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid1">
-[...2 lines deleted...]
-    <w:rsid w:val="00495FCA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subheading0">
+    <w:name w:val="Subheading"/>
+    <w:basedOn w:val="BodyText0"/>
+    <w:next w:val="BodyText0"/>
+    <w:rsid w:val="003C6679"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...61 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterBottom">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000D47C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
-    <w:rsid w:val="00E97A5D"/>
+    <w:rsid w:val="005B0DFD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
-    <w:rsid w:val="00E97A5D"/>
+    <w:rsid w:val="005B0DFD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="3368085">
-[...106 lines deleted...]
-      <w:marLeft w:val="0"/>
+    <w:div w:id="84616121">
+      <w:marLeft w:val="144"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JohnstN\Desktop\STN%20Procedure%20Template.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5EE6F1E8528049FFAF01364453BBAE96"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FDCF75DB-E268-4EF1-B502-FC3177819478}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004140F8" w:rsidRDefault="00C45A70">
+          <w:r w:rsidRPr="008F4CE4">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="28A04679D84E46E6BA50ACA6C1CA3077"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B05E2FD1-4861-454A-A865-AA0AD1E8DF85}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001036AC" w:rsidRDefault="004140F8">
+          <w:r w:rsidRPr="006A4675">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[DAA Revision]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="857EA0F3C1694264B82576D39F32316E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CFB53F5B-82AE-45CF-8B0A-8527760C7D79}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001036AC" w:rsidRDefault="004140F8">
+          <w:r w:rsidRPr="006A4675">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Revision Date]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00C45A70"/>
+    <w:rsid w:val="001036AC"/>
+    <w:rsid w:val="004140F8"/>
+    <w:rsid w:val="006B2496"/>
+    <w:rsid w:val="00B34531"/>
+    <w:rsid w:val="00C45A70"/>
+    <w:rsid w:val="00C90638"/>
+    <w:rsid w:val="00CB5C87"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C45A70"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="3276"/>
+      <w:szCs w:val="3276"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004140F8"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16763,519 +15484,540 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...42 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <IsoClause xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">
+      <Value>8.4</Value>
+      <Value>8.4.1</Value>
+      <Value>8.4.2</Value>
+      <Value>8.4.3</Value>
+    </IsoClause>
+    <DaaRevisionDate xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">2024-08-07T05:00:00+00:00</DaaRevisionDate>
+    <DaaRevision xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">1</DaaRevision>
+    <ProcessMaturityRecord xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </ProcessMaturityRecord>
+    <DaaContributor xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </DaaContributor>
+    <BusinessUnit xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">CORP</BusinessUnit>
+    <TrainingRecordLink xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </TrainingRecordLink>
+    <DaaDescription xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">Daikin Applied Supplier Change Request form.</DaaDescription>
+    <HardCopyLocation xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c" xsi:nil="true"/>
+    <PfmeaRiskAssessment xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </PfmeaRiskAssessment>
+    <DaaAuthor xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">
+      <UserInfo>
+        <DisplayName>Greisinger, Steve</DisplayName>
+        <AccountId>334</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </DaaAuthor>
+    <DaaOwner xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">
+      <UserInfo>
+        <DisplayName>Greisinger, Steve</DisplayName>
+        <AccountId>334</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </DaaOwner>
+    <DocumentType xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">Level 4: Forms</DocumentType>
+    <DaaStatus xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">Review Approved</DaaStatus>
+    <RelatedDocumentNumber xmlns="83d8c15e-c87c-4c32-a106-6213ba800b62" xsi:nil="true"/>
+    <DaaDepartment xmlns="83d8c15e-c87c-4c32-a106-6213ba800b62">
+      <Value>140</Value>
+      <Value>124</Value>
+    </DaaDepartment>
+    <ApprovalHierarchyStatus xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">Publishing Requested</ApprovalHierarchyStatus>
+    <DaaFacility xmlns="83d8c15e-c87c-4c32-a106-6213ba800b62">
+      <Value>PHX</Value>
+      <Value>STN</Value>
+      <Value>SLP</Value>
+      <Value>FBN</Value>
+      <Value>FBS</Value>
+      <Value>OWT</Value>
+      <Value>PLY</Value>
+      <Value>TJ</Value>
+    </DaaFacility>
+    <DocumentNumber xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">QMS01233</DocumentNumber>
+    <LastActionTakenOn xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">2024-10-28T05:00:00+00:00</LastActionTakenOn>
+    <LastReviewDate xmlns="014b2a5f-c0f2-4a3f-9927-7f3205a1601c">2024-08-07T05:00:00+00:00</LastReviewDate>
+    <_Flow_SignoffStatus xmlns="57a27f7c-8c81-4db5-a354-96de8928304d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="4ae8c2ad-04f0-43ee-baf5-523e4dce20fd" ContentTypeId="0x010100C0BD24853EB8E54EB7FB6C263286FED6" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="SalesPortalDefaultDocument" ma:contentTypeID="0x0101006F697C9D04AD7D4D883AD460DE458C93004D750618799CD443AF904C8475352DCE" ma:contentTypeVersion="71" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="b7c032d0034711e80f6c8e77c1c33ca8">
-[...3 lines deleted...]
-    <xsd:import namespace="ffee4d11-8e82-4d68-88a1-e93cb3493239"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="QMS-Forms and Records" ma:contentTypeID="0x010100C0BD24853EB8E54EB7FB6C263286FED6006679C48FFB9E5745A84B4877B4AA393400F0A8D5A8E140F948A49CFBF90D2A9FB0" ma:contentTypeVersion="34" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="87e173e5567fdc6faa9d12010d2456c0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="014b2a5f-c0f2-4a3f-9927-7f3205a1601c" xmlns:ns3="83d8c15e-c87c-4c32-a106-6213ba800b62" xmlns:ns4="57a27f7c-8c81-4db5-a354-96de8928304d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d52afcaafab63b139229940f477b17d8" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="014b2a5f-c0f2-4a3f-9927-7f3205a1601c"/>
+    <xsd:import namespace="83d8c15e-c87c-4c32-a106-6213ba800b62"/>
+    <xsd:import namespace="57a27f7c-8c81-4db5-a354-96de8928304d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:AssetDescription" minOccurs="0"/>
-[...32 lines deleted...]
-                <xsd:element ref="ns5:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentType"/>
+                <xsd:element ref="ns2:BusinessUnit"/>
+                <xsd:element ref="ns3:DaaDepartment" minOccurs="0"/>
+                <xsd:element ref="ns3:DaaFacility" minOccurs="0"/>
+                <xsd:element ref="ns2:DaaOwner"/>
+                <xsd:element ref="ns2:DaaAuthor" minOccurs="0"/>
+                <xsd:element ref="ns2:IsoClause" minOccurs="0"/>
+                <xsd:element ref="ns2:DaaDescription"/>
+                <xsd:element ref="ns2:DaaRevision"/>
+                <xsd:element ref="ns2:DaaRevisionDate"/>
+                <xsd:element ref="ns2:DaaContributor" minOccurs="0"/>
+                <xsd:element ref="ns3:RelatedDocumentNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:HardCopyLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:TrainingRecordLink" minOccurs="0"/>
+                <xsd:element ref="ns2:ProcessMaturityRecord" minOccurs="0"/>
+                <xsd:element ref="ns2:PfmeaRiskAssessment" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:ApprovalHierarchyStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:LastActionTakenOn" minOccurs="0"/>
+                <xsd:element ref="ns2:DaaStatus"/>
+                <xsd:element ref="ns2:LastReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns4:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e0545a79-1027-48e7-9f52-de1bde76499f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="014b2a5f-c0f2-4a3f-9927-7f3205a1601c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="AssetDescription" ma:index="2" nillable="true" ma:displayName="AssetDescription" ma:description="Marketing Asset Description" ma:internalName="AssetDescription" ma:readOnly="false">
-[...4 lines deleted...]
-    <xsd:element name="ArchiveStatus" ma:index="3" nillable="true" ma:displayName="ArchiveStatus" ma:default="NO" ma:format="Dropdown" ma:indexed="true" ma:internalName="ArchiveStatus" ma:readOnly="false">
+    <xsd:element name="DocumentType" ma:index="1" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="DocumentType" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
-          <xsd:enumeration value="NO"/>
-          <xsd:enumeration value="YES"/>
+          <xsd:enumeration value="Level 1: Policy Documents"/>
+          <xsd:enumeration value="Level 2: Process Documents"/>
+          <xsd:enumeration value="Level 3: Work Instructions"/>
+          <xsd:enumeration value="Level 4: Forms"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SecurityRole" ma:index="4" nillable="true" ma:displayName="SecurityRole" ma:default="Corporate" ma:format="Dropdown" ma:internalName="SecurityRole" ma:readOnly="false">
+    <xsd:element name="BusinessUnit" ma:index="3" ma:displayName="DAA Business Unit" ma:format="Dropdown" ma:internalName="BusinessUnit" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
-          <xsd:enumeration value="AirCooledChiller"/>
-[...22 lines deleted...]
-          <xsd:enumeration value="WhoToContact"/>
+          <xsd:enumeration value="CORP"/>
+          <xsd:enumeration value="CHILLERS"/>
+          <xsd:enumeration value="AAH"/>
+          <xsd:enumeration value="DMS"/>
+          <xsd:enumeration value="ATS"/>
+          <xsd:enumeration value="AAP"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SubType" ma:index="5" nillable="true" ma:displayName="SubType" ma:description="Document Subtype - Unit, Accessory, Controls" ma:format="Dropdown" ma:internalName="SubType" ma:readOnly="false">
-[...8 lines deleted...]
-    <xsd:element name="Document_x0020_Type" ma:index="6" nillable="true" ma:displayName="Document Type" ma:list="{3db31fc1-8e20-4cb6-a043-1871209ec2f1}" ma:internalName="Document_x0020_Type" ma:readOnly="false" ma:showField="Title" ma:web="e0545a79-1027-48e7-9f52-de1bde76499f">
+    <xsd:element name="DaaOwner" ma:index="6" ma:displayName="DAA Owner" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="DaaOwner" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
+          <xsd:extension base="dms:User">
             <xsd:sequence>
-              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
-[...68 lines deleted...]
-                </xsd:simpleType>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Vertical_x0020_Market_x0020_Region" ma:index="13" nillable="true" ma:displayName="Vertical Market Region" ma:format="Dropdown" ma:internalName="Vertical_x0020_Market_x0020_Region" ma:readOnly="false">
-[...38 lines deleted...]
-    <xsd:element name="ContentOwner" ma:index="17" nillable="true" ma:displayName="ContentOwner" ma:description="Content Owner from the ContentOwner list" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ContentOwner" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="DaaAuthor" ma:index="7" nillable="true" ma:displayName="DAA Author" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="DaaAuthor" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaType" ma:index="18" nillable="true" ma:displayName="MediaType" ma:description="Media Type for Videos, Images, and Logos." ma:list="{5d26c7c6-13fa-4e26-b365-a3685341744c}" ma:internalName="MediaType" ma:readOnly="false" ma:showField="Title" ma:web="e0545a79-1027-48e7-9f52-de1bde76499f">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="IsoClause" ma:index="8" nillable="true" ma:displayName="ISO Clause(s)" ma:internalName="IsoClause" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="4"/>
+                    <xsd:enumeration value="4.1"/>
+                    <xsd:enumeration value="4.2"/>
+                    <xsd:enumeration value="4.3"/>
+                    <xsd:enumeration value="4.4"/>
+                    <xsd:enumeration value="4.4.1"/>
+                    <xsd:enumeration value="4.4.2"/>
+                    <xsd:enumeration value="5"/>
+                    <xsd:enumeration value="5.1"/>
+                    <xsd:enumeration value="5.1.1"/>
+                    <xsd:enumeration value="5.1.2"/>
+                    <xsd:enumeration value="5.2"/>
+                    <xsd:enumeration value="5.2.1"/>
+                    <xsd:enumeration value="5.2.2"/>
+                    <xsd:enumeration value="5.3"/>
+                    <xsd:enumeration value="6"/>
+                    <xsd:enumeration value="6.1"/>
+                    <xsd:enumeration value="6.1.1"/>
+                    <xsd:enumeration value="6.1.2"/>
+                    <xsd:enumeration value="6.2"/>
+                    <xsd:enumeration value="6.2.1"/>
+                    <xsd:enumeration value="6.2.2"/>
+                    <xsd:enumeration value="6.3"/>
+                    <xsd:enumeration value="7"/>
+                    <xsd:enumeration value="7.1"/>
+                    <xsd:enumeration value="7.1.1"/>
+                    <xsd:enumeration value="7.1.2"/>
+                    <xsd:enumeration value="7.1.3"/>
+                    <xsd:enumeration value="7.1.4"/>
+                    <xsd:enumeration value="7.1.5"/>
+                    <xsd:enumeration value="7.1.5.1"/>
+                    <xsd:enumeration value="7.1.5.2"/>
+                    <xsd:enumeration value="7.1.6"/>
+                    <xsd:enumeration value="7.2"/>
+                    <xsd:enumeration value="7.3"/>
+                    <xsd:enumeration value="7.4"/>
+                    <xsd:enumeration value="7.5"/>
+                    <xsd:enumeration value="7.5.1"/>
+                    <xsd:enumeration value="7.5.2"/>
+                    <xsd:enumeration value="7.5.3"/>
+                    <xsd:enumeration value="7.5.3.1"/>
+                    <xsd:enumeration value="7.5.3.2"/>
+                    <xsd:enumeration value="8"/>
+                    <xsd:enumeration value="8.1"/>
+                    <xsd:enumeration value="8.2"/>
+                    <xsd:enumeration value="8.2.1"/>
+                    <xsd:enumeration value="8.2.2"/>
+                    <xsd:enumeration value="8.2.3"/>
+                    <xsd:enumeration value="8.2.3.1"/>
+                    <xsd:enumeration value="8.2.3.2"/>
+                    <xsd:enumeration value="8.2.4"/>
+                    <xsd:enumeration value="8.3"/>
+                    <xsd:enumeration value="8.3.1"/>
+                    <xsd:enumeration value="8.3.2"/>
+                    <xsd:enumeration value="8.3.3"/>
+                    <xsd:enumeration value="8.3.4"/>
+                    <xsd:enumeration value="8.3.5"/>
+                    <xsd:enumeration value="8.3.6"/>
+                    <xsd:enumeration value="8.4"/>
+                    <xsd:enumeration value="8.4.1"/>
+                    <xsd:enumeration value="8.4.2"/>
+                    <xsd:enumeration value="8.4.3"/>
+                    <xsd:enumeration value="8.5"/>
+                    <xsd:enumeration value="8.5.1"/>
+                    <xsd:enumeration value="8.5.2"/>
+                    <xsd:enumeration value="8.5.3"/>
+                    <xsd:enumeration value="8.5.4"/>
+                    <xsd:enumeration value="8.5.5"/>
+                    <xsd:enumeration value="8.5.6"/>
+                    <xsd:enumeration value="8.6"/>
+                    <xsd:enumeration value="8.7"/>
+                    <xsd:enumeration value="8.7.1"/>
+                    <xsd:enumeration value="8.7.2"/>
+                    <xsd:enumeration value="9"/>
+                    <xsd:enumeration value="9.1"/>
+                    <xsd:enumeration value="9.1.1"/>
+                    <xsd:enumeration value="9.1.2"/>
+                    <xsd:enumeration value="9.1.3"/>
+                    <xsd:enumeration value="9.2"/>
+                    <xsd:enumeration value="9.2.1"/>
+                    <xsd:enumeration value="9.2.2"/>
+                    <xsd:enumeration value="9.3"/>
+                    <xsd:enumeration value="9.3.1"/>
+                    <xsd:enumeration value="9.3.2"/>
+                    <xsd:enumeration value="9.3.3"/>
+                    <xsd:enumeration value="10"/>
+                    <xsd:enumeration value="10.1"/>
+                    <xsd:enumeration value="10.2"/>
+                    <xsd:enumeration value="10.2.1"/>
+                    <xsd:enumeration value="10.2.2"/>
+                    <xsd:enumeration value="10.3"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Display_x0020_Name" ma:index="19" nillable="true" ma:displayName="Display Name" ma:indexed="true" ma:internalName="Display_x0020_Name" ma:readOnly="false">
+    <xsd:element name="DaaDescription" ma:index="9" ma:displayName="DAA Description" ma:internalName="DaaDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="DocNum" ma:index="20" nillable="true" ma:displayName="DocNum" ma:description="Used by DaikinTools and other programs to get a particular document by it's Number (To avoid referencing by File Name, which is problematic when the file name changes)." ma:indexed="true" ma:internalName="DocNum" ma:readOnly="false">
+    <xsd:element name="DaaRevision" ma:index="10" ma:displayName="DAA Revision" ma:internalName="DaaRevision" ma:readOnly="false" ma:percentage="FALSE">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Number"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SortPriority" ma:index="21" ma:displayName="SortPriority" ma:default="10" ma:description="Used by MARKETING ONLY to define sort Priority for DotCom and salesportal.  1 is highest, 10 is lowest." ma:format="Dropdown" ma:internalName="SortPriority" ma:readOnly="false">
-[...15 lines deleted...]
-    <xsd:element name="IntegrationModified" ma:index="22" nillable="true" ma:displayName="IntegrationModified" ma:description="when modified from Eprise" ma:format="DateOnly" ma:hidden="true" ma:internalName="IntegrationModified" ma:readOnly="false">
+    <xsd:element name="DaaRevisionDate" ma:index="11" ma:displayName="Revision Date" ma:format="DateOnly" ma:internalName="DaaRevisionDate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="IntegrationID" ma:index="27" nillable="true" ma:displayName="IntegrationID" ma:description="Eprise Object ID" ma:hidden="true" ma:indexed="true" ma:internalName="IntegrationID" ma:readOnly="false">
-[...84 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="41" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="DaaContributor" ma:index="12" nillable="true" ma:displayName="DAA Contributor" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="DaaContributor" ma:readOnly="false" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="42" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="HardCopyLocation" ma:index="14" nillable="true" ma:displayName="Hard Copy Location" ma:internalName="HardCopyLocation" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-          <xsd:maxLength value="255"/>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TrainingRecordLink" ma:index="15" nillable="true" ma:displayName="Training records" ma:internalName="TrainingRecordLink" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="ProcessMaturityRecord" ma:index="16" nillable="true" ma:displayName="Link to Process Maturity Record" ma:internalName="ProcessMaturityRecord" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="PfmeaRiskAssessment" ma:index="17" nillable="true" ma:displayName="Link to associated PFMEA/Risk Assessment" ma:internalName="PfmeaRiskAssessment" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="DocumentNumber" ma:index="20" nillable="true" ma:displayName="Document Number" ma:hidden="true" ma:internalName="DocumentNumber" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ApprovalHierarchyStatus" ma:index="22" nillable="true" ma:displayName="ApprovalHierarchyStatus" ma:hidden="true" ma:internalName="ApprovalHierarchyStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LastActionTakenOn" ma:index="23" nillable="true" ma:displayName="LastActionTakenOn" ma:format="DateOnly" ma:hidden="true" ma:internalName="LastActionTakenOn" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DaaStatus" ma:index="26" ma:displayName="DAA Status" ma:format="Dropdown" ma:hidden="true" ma:internalName="DaaStatus" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft"/>
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="Review In Progress"/>
+          <xsd:enumeration value="Archival In Progress"/>
+          <xsd:enumeration value="Review Approved"/>
+          <xsd:enumeration value="Archival Approved"/>
+          <xsd:enumeration value="Review Rejected"/>
+          <xsd:enumeration value="Archival Rejected"/>
+          <xsd:enumeration value="Published"/>
+          <xsd:enumeration value="Overdue"/>
+          <xsd:enumeration value="Obsolete"/>
+          <xsd:enumeration value="Failed"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LastReviewDate" ma:index="28" nillable="true" ma:displayName="Last Review Date" ma:format="DateOnly" ma:hidden="true" ma:internalName="LastReviewDate" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83d8c15e-c87c-4c32-a106-6213ba800b62" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="DaaDepartment" ma:index="4" nillable="true" ma:displayName="DAA Department" ma:list="eb7f8cad-c763-474b-8897-bd35d6f28780" ma:internalName="DaaDepartment" ma:readOnly="false" ma:showField="Title" ma:requiredMultiChoice="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="DaaFacility" ma:index="5" nillable="true" ma:displayName="DAA Facility" ma:internalName="DaaFacility" ma:readOnly="false" ma:requiredMultiChoice="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="PHX"/>
+                    <xsd:enumeration value="STN"/>
+                    <xsd:enumeration value="SLP"/>
+                    <xsd:enumeration value="FBN"/>
+                    <xsd:enumeration value="FBS"/>
+                    <xsd:enumeration value="OWT"/>
+                    <xsd:enumeration value="PLY"/>
+                    <xsd:enumeration value="TJ"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="RelatedDocumentNumber" ma:index="13" nillable="true" ma:displayName="Related Document Number" ma:list="0206c3e1-dc79-4c9a-885a-e13f8f07fe39" ma:internalName="RelatedDocumentNumber" ma:readOnly="false" ma:showField="DocumentNumber">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="57a27f7c-8c81-4db5-a354-96de8928304d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="29" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="2" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="10" ma:displayName="Keywords"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
@@ -17318,314 +16060,168 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D50341AE-200B-414E-BDB8-397957FC4D7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167A3804-C01F-40EE-A767-A35DAD65E5E6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3A955C9-8108-4E34-B13F-EA4784F3DB77}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB66F476-E476-4E37-ABC3-9AAA1BD5D080}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8DD8660-8B54-4DC7-B8A1-373ED2886364}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EC7B123-530D-4417-A008-5672AF61C2E5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="014b2a5f-c0f2-4a3f-9927-7f3205a1601c"/>
+    <ds:schemaRef ds:uri="83d8c15e-c87c-4c32-a106-6213ba800b62"/>
+    <ds:schemaRef ds:uri="57a27f7c-8c81-4db5-a354-96de8928304d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ECDF74C-A04C-4814-A791-521407DD37C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{469C78E7-78B0-49E3-8976-3FA6A1ADCEAA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF94F6F5-C4AA-4CF2-854C-0FEB8A823ED1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41E751E4-6527-4AAF-AE87-84778D28DD6D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="014b2a5f-c0f2-4a3f-9927-7f3205a1601c"/>
+    <ds:schemaRef ds:uri="83d8c15e-c87c-4c32-a106-6213ba800b62"/>
+    <ds:schemaRef ds:uri="57a27f7c-8c81-4db5-a354-96de8928304d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>STN Procedure Template</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4896</Characters>
+  <Pages>4</Pages>
+  <Words>818</Words>
+  <Characters>4667</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>0503-001-004-R (02) Supplier Change Notification Review Form</vt:lpstr>
+      <vt:lpstr>Daikin Applied Supplier Change Request</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>CareFusion</Company>
+  <Company>mcquay international</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5743</CharactersWithSpaces>
+  <CharactersWithSpaces>5475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>0503-001-004-R (02) Supplier Change Notification Review Form</dc:title>
-[...1 lines deleted...]
-  <cp:keywords>supply chain, supplier change request form</cp:keywords>
+  <dc:title>Daikin Applied Supplier Change Request</dc:title>
+  <dc:creator>Johnston, Norval</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Series">
-    <vt:lpwstr>0503 Supplier Performance</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Facility">
+    <vt:lpwstr>;#FBO;#OWT;#OWTE;#PLY;#</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Owner">
+    <vt:lpwstr>Quality Assurance Manager</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Hard Copy Locations">
+    <vt:lpwstr>No Hard Copies</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Locations">
-    <vt:lpwstr>;#Infusion;#Dispensing;#Reston;#</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Desk Manual Index">
+    <vt:lpwstr>All Areas</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Ref-Locations">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Revision Level">
+    <vt:lpwstr>Rev.10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ContentTypeId">
+    <vt:lpwstr>0x010100C0BD24853EB8E54EB7FB6C263286FED6006679C48FFB9E5745A84B4877B4AA393400F0A8D5A8E140F948A49CFBF90D2A9FB0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Revision">
+    <vt:lpwstr>01</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Effective Dates">
+    <vt:filetime>2018-02-21T05:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="URL0">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
-    <vt:r8>377600</vt:r8>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ApprovalHierarchy">
+    <vt:lpwstr>Publish Mode: Minor
+</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Infusion">
-[...174 lines deleted...]
-    <vt:lpwstr>true</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="GrammarlyDocumentId">
+    <vt:lpwstr>de3eed13-0374-44aa-bab0-5f2acf1d55b9</vt:lpwstr>
   </property>
 </Properties>
 </file>